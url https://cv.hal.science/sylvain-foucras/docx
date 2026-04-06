--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -796,238 +796,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte-sanctuaire rutène du Rajal Del Gorp : bilan des fouilles récentes et particularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corent (Puy-de-Dôme, Auvergne). Le sanctuaire : vestiges et rituels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 62, pp.473-489, 2015, Supplément Gallia, 978-2-271-08273-2</w:t>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.697-717, 2015, 978-2-35613-133-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218135v1</w:t>
+                <w:t xml:space="preserve">halshs-01527957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte-sanctuaire rutène du Rajal Del Gorp : bilan des fouilles récentes et particularités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corent (Puy-de-Dôme, Auvergne). Le sanctuaire : vestiges et rituels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, pp.473-489, 2015, Supplément Gallia, 978-2-271-08273-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01527957v1</w:t>
+                <w:t xml:space="preserve">hal-03218135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterrer des chiens avec des humains</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,51 +1924,51 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157537v1</w:t>
+                <w:t xml:space="preserve">hal-04873087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873087v1</w:t>
+                <w:t xml:space="preserve">hal-04157537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent (Veyre-Monton, 63) : du sanctuaire à l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire de Corent (Puy-de-Dôme) : bilan de trois années de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,51 +4330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blutige Opfer und Weinspenden in Gallien am Beispiel des spätkeltisch-römischen Heiligtums von Corent (Frankreich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,3125 +4590,3125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
+                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Poirot</w:t>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Auray</w:t>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666706v1</w:t>
+                <w:t xml:space="preserve">hal-04771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+                <w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+                <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520383v1</w:t>
+                <w:t xml:space="preserve">hal-04570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambéry (73), Avenue du Docteur Desfrançois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbrison (42), Boulevard Duguet. Les fortifications de la seconde enceinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouticourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Collomb</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04570300v1</w:t>
+                <w:t xml:space="preserve">hal-04544242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomblaine (54), ZAC Bois la Dame</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ablis (78), &amp;quot;Zone d'activités Ablis Nord 2&amp;quot;, Dépôt de céramiques dans un fossé au contact d'un établissement rural antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04683410v1</w:t>
+                <w:t xml:space="preserve">hal-04683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
+                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Besson</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519902v1</w:t>
+                <w:t xml:space="preserve">hal-04637922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomblaine (54), ZAC Bois la Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04637922v1</w:t>
+                <w:t xml:space="preserve">hal-04683410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Archier</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04771885v1</w:t>
+                <w:t xml:space="preserve">hal-04519902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Boulevard Duguet. Les fortifications de la seconde enceinte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544242v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablis (78), &amp;quot;Zone d'activités Ablis Nord 2&amp;quot;, Dépôt de céramiques dans un fossé au contact d'un établissement rural antique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683434v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio Polo</w:t>
+                <w:t xml:space="preserve">Chambéry (73), Avenue du Docteur Desfrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Borghi</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04570286v1</w:t>
+                <w:t xml:space="preserve">hal-04570300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Javelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Lucile Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771853v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mably (42), &amp;quot;Nexter-Valmy, Les Essarts, lot 2&amp;quot;. Des traces d'occupation de l'âge du Bronze à l'époque romaine sous l'Arsenal de Roanne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289010v1</w:t>
+                <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambéry (73), Musée Savoisien, ancien couvent franciscain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary</w:t>
+                <w:t xml:space="preserve">Autun (71), 6 avenue du Morvan. Nouvelles données sur l'extrémité occidentale du decumanus D9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397980v1</w:t>
+                <w:t xml:space="preserve">hal-04003851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184082v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun (71), 6 avenue du Morvan. Nouvelles données sur l'extrémité occidentale du decumanus D9</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Chambéry (73), Musée Savoisien, ancien couvent franciscain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003851v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mably (42), &amp;quot;Nexter-Valmy, Les Essarts, lot 2&amp;quot;. Des traces d'occupation de l'âge du Bronze à l'époque romaine sous l'Arsenal de Roanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04398059v1</w:t>
+                <w:t xml:space="preserve">hal-04289010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Baldassari</w:t>
+                <w:t xml:space="preserve">Montbrison (Moingt) (42), Rue du Repos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255490v1</w:t>
+                <w:t xml:space="preserve">hal-04184136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (Moingt) (42), Rue du Repos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douvaine (74), Les Hutins. Rue des Balaries, occupation du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2023, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Andrieu</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04184136v1</w:t>
+                <w:t xml:space="preserve">hal-04835873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douvaine (74), Les Hutins. Rue des Balaries, occupation du haut Moyen Âge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tournier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04835873v1</w:t>
+                <w:t xml:space="preserve">hal-04184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Marcel (71), Champ du Four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Menager</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.1182 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823387v1</w:t>
+                <w:t xml:space="preserve">hal-04793315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épagny Metz-Tessy (74), &amp;quot;Le Château&amp;quot;. Rue des Lucioles : château du bas Moyen Âge et son pont en bois</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.728 (3 vol.)</w:t>
+                <w:t xml:space="preserve">Corbas (69), Les Grandes Verchères. analyse d'une batterie de six foyers à pierres chauffées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katinka Zipper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836204v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), Place des Carmes Déchaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Épagny Metz-Tessy (74), &amp;quot;Le Château&amp;quot;. Rue des Lucioles : château du bas Moyen Âge et son pont en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnot-Diconne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2022, pp.1416</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.728 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924424v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbas (69), Les Grandes Verchères. analyse d'une batterie de six foyers à pierres chauffées</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.214</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), Place des Carmes Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zabeo Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2022, pp.1416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823540v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcel (71), Champ du Four</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Préfailles (44), Rue du Moulin, Le clos des Agneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.1182 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.524 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793315v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montbrison (42), Sainte-Eugénie - Les Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7747,103 +7747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Route Nationale. Occupation en terrasse en rive droite du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.838 (3 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7882,77 +7882,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livron-sur-Drôme (26), RN7, L'occupation protohistorique de &amp;quot;La Lauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7985,1958 +7985,1958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Chessy (77), ZAC des Studios et Congrès. Rapport d’Opération d’Archéologie Préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844785v1</w:t>
+                <w:t xml:space="preserve">hal-04128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feurs (42), La Ronzière. Néolithique et Âge du Bronze en bord de Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Saint-Egreve (38), Centre Hospitalier Alpes-Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Guichard-Kobal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.254</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.1560 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823541v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crissey (71), Chemin du Cerisier, Les Petites Confréries. Les vestiges fugaces d'une occupation rurale antique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Mâcon (71), 12, 14 et 18 rue Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.230</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.532 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782176v1</w:t>
+                <w:t xml:space="preserve">hal-04802583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mâcon (71), 12, 14 et 18 rue Victor Hugo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Crissey (71), Chemin du Cerisier, Les Petites Confréries. Les vestiges fugaces d'une occupation rurale antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.532 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802583v1</w:t>
+                <w:t xml:space="preserve">hal-04782176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breuschwickersheim (67), Vogelsgesang - A355, Contournement Ouest de Strasbourg Tronçon 2 - site 2-9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feurs (42), La Ronzière. Néolithique et Âge du Bronze en bord de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ruzzu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Lisa Guichard-Kobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843811v1</w:t>
+                <w:t xml:space="preserve">hal-04823541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artannes-sur-Indre (37), Aménagement de la Zac d'habitat Le Clos Bruneau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.510 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844784v1</w:t>
+                <w:t xml:space="preserve">hal-04844785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Artannes-sur-Indre (37), Aménagement de la Zac d'habitat Le Clos Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.510 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802243v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doussard (74), Route de Lathuile et route de Marceau - Lieu-dit Aux Guinettes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+                <w:t xml:space="preserve">Breuschwickersheim (67), Vogelsgesang - A355, Contournement Ouest de Strasbourg Tronçon 2 - site 2-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.414 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802837v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzonne (11), ZAE Le Cayrol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.650 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822755v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chessy (77), ZAC des Studios et Congrès. Rapport d’Opération d’Archéologie Préventive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Doussard (74), Route de Lathuile et route de Marceau - Lieu-dit Aux Guinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.414 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128348v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Egreve (38), Centre Hospitalier Alpes-Isère</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alzonne (11), ZAE Le Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.650 (2 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Derbier</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04803072v1</w:t>
+                <w:t xml:space="preserve">hal-04822755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noidans-les-Vesoul (70), Le Pertuis - Un établissement rural gallo-romain sur les pentes du Tartre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Sérézin-du-Rhône (69), 13 rue de la Sarrazinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.302</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.702 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788166v1</w:t>
+                <w:t xml:space="preserve">hal-04823687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noidans-les-Vesoul (70), Le Pertuis - Un établissement rural gallo-romain sur les pentes du Tartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Verrier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04845878v1</w:t>
+                <w:t xml:space="preserve">hal-04788166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mably (42), Zone Demi-Lieue Nord. Occupation diachronique en roannais : d'une fréquentation ancienne aux établissements ruraux antiques et médiévaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.262</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845761v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Savin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Mably (42), Zone Demi-Lieue Nord. Occupation diachronique en roannais : d'une fréquentation ancienne aux établissements ruraux antiques et médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210151v1</w:t>
+                <w:t xml:space="preserve">hal-04845761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérézin-du-Rhône (69), 13 rue de la Sarrazinière</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Brissaud</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04823687v1</w:t>
+                <w:t xml:space="preserve">hal-04210151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Puy-en-Velay (43), &amp;quot;La Chapelle Saint-Alexis&amp;quot;, rue Grasmanent - Caveau 1</w:t>
               </w:r>
@@ -9948,51 +9948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Crochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,64 +10070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10160,6274 +10160,6274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Arenthon (74), &amp;quot;Route de Lanovaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.332 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02316783v1</w:t>
+                <w:t xml:space="preserve">hal-04802685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Beaulieu-sur-Dordogne (19), 4-6 Boulevard de Turenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coiffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823542v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey-Chambertin (21), Prandain</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.102</w:t>
+                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836256v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Toulon, Ancien hôpital Chalucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791089v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822686v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaulieu-sur-Dordogne (19), 4-6 Boulevard de Turenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coiffé</w:t>
+                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.2 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804012v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Ancien hôpital Chalucet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meunier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02996602v1</w:t>
+                <w:t xml:space="preserve">halshs-02316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
+                <w:t xml:space="preserve">Gevrey-Chambertin (21), Prandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
+                <w:t xml:space="preserve">Audrey Pranyies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katinka Zipper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635805v1</w:t>
+                <w:t xml:space="preserve">hal-04836256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyrolles-en-Provence (13), Les Rivaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Debize</w:t>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.524 (3 vol.)</w:t>
+              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793456v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mureaux (78), &amp;quot;Station d'épuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+                <w:t xml:space="preserve">Peyrolles-en-Provence (13), Les Rivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Thibaut Debize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.518 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.524 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793314v1</w:t>
+                <w:t xml:space="preserve">hal-04793456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arenthon (74), &amp;quot;Route de Lanovaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Mureaux (78), &amp;quot;Station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hervé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.332 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.518 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802685v1</w:t>
+                <w:t xml:space="preserve">hal-04793314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846022v1</w:t>
+                <w:t xml:space="preserve">hal-04802248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 16, rue des Trente-Six Ponts. Rapport d’Opération d’Archéologie Préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tronchère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Rousseau Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791088v1</w:t>
+                <w:t xml:space="preserve">hal-02129801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Gence (87), La Gagnerie - Lots 18 et 45</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Soupir « les Sablons » (02). Rapport final d’opération d’archéologie préventive, Archeodunum, Chaponnay – sept. 2018, 205 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Patouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, 726 p. (3 vol.)</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787916v1</w:t>
+                <w:t xml:space="preserve">hal-03218801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soupir « les Sablons » (02). Rapport final d’opération d’archéologie préventive, Archeodunum, Chaponnay – sept. 2018, 205 pp.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Saint-Gence (87), La Gagnerie - Lots 18 et 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, 726 p. (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dutreuil</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03218801v1</w:t>
+                <w:t xml:space="preserve">hal-04787916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 16, rue des Trente-Six Ponts. Rapport d’Opération d’Archéologie Préventive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129801v1</w:t>
+                <w:t xml:space="preserve">hal-04846022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802248v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavaur (81), &amp;quot;Lycée Las Cases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), La Bergerie, Contournement RN7, site numéro 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.4 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.614 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804013v1</w:t>
+                <w:t xml:space="preserve">hal-04845728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, RD 88, Route de Villepinte. Occupations rurales au bord du Sausset, étude diachronique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Aoste (38), &amp;quot;Les Communaux - ZAC PIDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.534 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672296v1</w:t>
+                <w:t xml:space="preserve">hal-04782174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moneteau (89), &amp;quot;Sous Macherin&amp;quot;, 39 avenue de Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary</w:t>
+                <w:t xml:space="preserve">Marignane (13), RD20e - liaison RD9-RD48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.306 (1 vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.662 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789501v1</w:t>
+                <w:t xml:space="preserve">hal-04793455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyon (69), Lyon 5ème &amp;quot;Couvent des Carmes déchaussés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Charlier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04793459v1</w:t>
+                <w:t xml:space="preserve">hal-04846020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, Route de Villepinte, chemin des Ruisseaux. Occupations rurales au bord du Sausset, étude diachronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672269v1</w:t>
+                <w:t xml:space="preserve">hal-04791086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+                <w:t xml:space="preserve">Moneteau (89), &amp;quot;Sous Macherin&amp;quot;, 39 avenue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.306 (1 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791086v1</w:t>
+                <w:t xml:space="preserve">hal-04789501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aoste (38), &amp;quot;Les Communaux - ZAC PIDA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.534 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782174v1</w:t>
+                <w:t xml:space="preserve">hal-04793459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Lyon 5ème &amp;quot;Couvent des Carmes déchaussés</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.140</w:t>
+                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, Route de Villepinte, chemin des Ruisseaux. Occupations rurales au bord du Sausset, étude diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846020v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marignane (13), RD20e - liaison RD9-RD48</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, RD 88, Route de Villepinte. Occupations rurales au bord du Sausset, étude diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.662 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793455v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Lavaur (81), &amp;quot;Lycée Las Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.376</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.4 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835761v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843556v1</w:t>
+                <w:t xml:space="preserve">hal-04835761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), La Bergerie, Contournement RN7, site numéro 8</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+                <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.614 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845728v1</w:t>
+                <w:t xml:space="preserve">hal-04843556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marolles-sur-Seine (77), &amp;quot;Les Jachères (secteur 5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.494 (1 Vol)</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789500v1</w:t>
+                <w:t xml:space="preserve">hal-04846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune. in : G. Verrier (dir.), Toulouse, ZAC Niel. Rapport final d’opération d’archéologie préventive, Archeodunum, Colomier– sept. 2016, pp. 1354-1384 [Rapport de recherche] Archeodunum. 2016.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220689v1</w:t>
+                <w:t xml:space="preserve">hal-04843553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tresnay (58), &amp;quot;La Varenne de Chavannes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Constant</w:t>
+                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pansiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.419 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846023v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+                <w:t xml:space="preserve">Tresnay (58), &amp;quot;La Varenne de Chavannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.419 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801661v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haillicourt (62), &amp;quot;Le Bois à Baudets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marolles-sur-Seine (77), &amp;quot;Les Jachères (secteur 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.494 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04803536v1</w:t>
+                <w:t xml:space="preserve">hal-04789500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
+                <w:t xml:space="preserve">La faune. in : G. Verrier (dir.), Toulouse, ZAC Niel. Rapport final d’opération d’archéologie préventive, Archeodunum, Colomier– sept. 2016, pp. 1354-1384 [Rapport de recherche] Archeodunum. 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793454v1</w:t>
+                <w:t xml:space="preserve">hal-03220689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier Sud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Haillicourt (62), &amp;quot;Le Bois à Baudets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.574 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846025v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dadure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.625 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802245v1</w:t>
+                <w:t xml:space="preserve">hal-04793454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier</w:t>
+                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 92 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846026v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.625 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Latour</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04843553v1</w:t>
+                <w:t xml:space="preserve">hal-04802245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marigny-Le-Châtel, (10), Le Saussoir à Jollier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vernègues (13), Cazan, Le Clos du Moulin (Parcelle B2-523) - Un habitat structuré du Néolithique moyen entre 4100 et 3800 avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bohny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 142 (5 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 145 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782732v1</w:t>
+                <w:t xml:space="preserve">hal-04823547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantenay-St-Imbert (58), &amp;quot;La Grande Montée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Epagny (74), &amp;quot;Plafète, Route de Poisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Fanny Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.462 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782175v1</w:t>
+                <w:t xml:space="preserve">hal-04793708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epagny (74), &amp;quot;Plafète, Route de Poisy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marigny-Le-Châtel, (10), Le Saussoir à Jollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Granier</w:t>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.331</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 142 (5 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793708v1</w:t>
+                <w:t xml:space="preserve">hal-04782732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glisy (80), &amp;quot;Pôle Jules Verne - Bois Planté II, RD1029</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantenay-St-Imbert (58), &amp;quot;La Grande Montée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.462 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Delpuech</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04793595v1</w:t>
+                <w:t xml:space="preserve">hal-04782175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glisy (80), &amp;quot;Pôle Jules Verne - Bois Planté II, RD1029</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2015</w:t>
+                <w:t xml:space="preserve">Pascale Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle-Francès Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.301 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235015v1</w:t>
+                <w:t xml:space="preserve">hal-04793595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines (37), &amp;quot; Le Bois Gaulpied et le Grand Ormeau (Zone 5, Parcelle ZR48) &amp;quot;, Un habitat du Néolithique ancien au sud du Cher</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary</w:t>
+                <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.399 (1 Vol)</w:t>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04823545v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Sublaines (37), &amp;quot; Le Bois Gaulpied et le Grand Ormeau (Zone 5, Parcelle ZR48) &amp;quot;, Un habitat du Néolithique ancien au sud du Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.399 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846027v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845727v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcassonne (11), Chemin de la Madeleine - DN44</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04843813v1</w:t>
+                <w:t xml:space="preserve">hal-04845727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernègues (13), Cazan, Le Clos du Moulin (Parcelle B2-523) - Un habitat structuré du Néolithique moyen entre 4100 et 3800 avant notre ère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carcassonne (11), Chemin de la Madeleine - DN44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.195 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04823547v1</w:t>
+                <w:t xml:space="preserve">hal-04843813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines - A726</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blomjous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.882 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.1738 (5 Volumes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843554v1</w:t>
+                <w:t xml:space="preserve">hal-04835875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines - A726</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pranyies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.882 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04835875v1</w:t>
+                <w:t xml:space="preserve">hal-04843554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat médiéval d’Arassieux (Colombier-Saugnieu, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16501,77 +16501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines, A725</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16739,198 +16739,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), Les Gravanches : Quartier militaire du Lieutenant colonel de la Blanchardière (92e RI; 138e BSMAT) (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Bourbon l’Archambault (03). Rapport final de diagnostic préventif. SAPDA, Moulin sur Allier – Avril 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+                <w:t xml:space="preserve">Dorian Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap ARA. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique du département de l'Allier (SAPDA). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319281v1</w:t>
+                <w:t xml:space="preserve">hal-03218802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourbon l’Archambault (03). Rapport final de diagnostic préventif. SAPDA, Moulin sur Allier – Avril 2010.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), Les Gravanches : Quartier militaire du Lieutenant colonel de la Blanchardière (92e RI; 138e BSMAT) (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Pasquier</w:t>
+                <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique du département de l'Allier (SAPDA). 2010</w:t>
+              <w:t xml:space="preserve">Inrap ARA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03218802v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Boisse (01), Diffuseur RD 61a Montluel - villa des &amp;quot;Vernes</w:t>
               </w:r>
@@ -16955,51 +16955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katinka Zipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17388,51 +17388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AD59D90"/>
+    <w:nsid w:val="2DE4CDDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17619,51 +17619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-foucras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0007-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149607695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172456484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122615987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Richardson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Patouret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04544242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04397980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nicot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823541v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823687v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782174v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846023v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Lamant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782732v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782175v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793708v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delpuech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Franc&#232;s Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843554v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous-Senn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carbone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pasquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nuoffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montandon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00567845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-foucras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0007-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149607695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172456484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122615987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Richardson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Patouret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04544242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04397980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nicot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802583v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823541v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789501v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803536v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Lamant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793708v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782732v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782175v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793595v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delpuech" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Franc&#232;s Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843554v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous-Senn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carbone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pasquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nuoffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montandon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00567845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>