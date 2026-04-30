--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1568,273 +1568,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Néolithique à l’âge du Fer, quelques dépôts remarquables sur le site de Soupir &amp;quot;Les Sablons&amp;quot; (Aisne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Genis-Laval (Rhône) - Le Vallon des Hôpitaux. Une importante occupation du Bronze final au sud de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katinka Zipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1/2</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086600v1</w:t>
+                <w:t xml:space="preserve">hal-05085085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Genis-Laval (Rhône) - Le Vallon des Hôpitaux. Une importante occupation du Bronze final au sud de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Néolithique à l’âge du Fer, quelques dépôts remarquables sur le site de Soupir &amp;quot;Les Sablons&amp;quot; (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tramon</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gandia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Julia Patouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katinka Zipper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.7-18</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085085v1</w:t>
+                <w:t xml:space="preserve">hal-05086600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t>
               </w:r>
@@ -4500,51 +4500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,1573 +4590,1573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
+                <w:t xml:space="preserve">Montbrison (42), Boulevard Duguet. Les fortifications de la seconde enceinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+                <w:t xml:space="preserve">Cécile Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+                <w:t xml:space="preserve">Alice Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Emilien Bouticourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771853v1</w:t>
+                <w:t xml:space="preserve">hal-04544242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t>
+                <w:t xml:space="preserve">Ablis (78), &amp;quot;Zone d'activités Ablis Nord 2&amp;quot;, Dépôt de céramiques dans un fossé au contact d'un établissement rural antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Polo</w:t>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Blanc</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570286v1</w:t>
+                <w:t xml:space="preserve">hal-04683434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Boulevard Duguet. Les fortifications de la seconde enceinte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rivals</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544242v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablis (78), &amp;quot;Zone d'activités Ablis Nord 2&amp;quot;, Dépôt de céramiques dans un fossé au contact d'un établissement rural antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomblaine (54), ZAC Bois la Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Besson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683434v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637922v1</w:t>
+                <w:t xml:space="preserve">hal-04519902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomblaine (54), ZAC Bois la Dame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04683410v1</w:t>
+                <w:t xml:space="preserve">hal-04520383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Besson</w:t>
+                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519902v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Chambéry (73), Avenue du Docteur Desfrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520383v1</w:t>
+                <w:t xml:space="preserve">hal-04570300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Briord, Rue de Saint-Didier : Un quartier de l'agglomération antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+                <w:t xml:space="preserve">Mathis Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Poirot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Auray</w:t>
+                <w:t xml:space="preserve">Antony Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666706v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambéry (73), Avenue du Docteur Desfrançois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+                <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570300v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Dylan Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666711v1</w:t>
+                <w:t xml:space="preserve">hal-04771885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Archier</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04771885v1</w:t>
+                <w:t xml:space="preserve">hal-04771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6182,64 +6182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun (71), 6 avenue du Morvan. Nouvelles données sur l'extrémité occidentale du decumanus D9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,77 +6439,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambéry (73), Musée Savoisien, ancien couvent franciscain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6574,64 +6574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6709,64 +6709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6792,51 +6792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douvaine (74), Les Hutins. Rue des Balaries, occupation du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,77 +6897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,77 +7019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel (71), Champ du Four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katinka Zipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7259,51 +7259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épagny Metz-Tessy (74), &amp;quot;Le Château&amp;quot;. Rue des Lucioles : château du bas Moyen Âge et son pont en bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,64 +7407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zabeo Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7651,64 +7651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7747,103 +7747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Route Nationale. Occupation en terrasse en rive droite du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.838 (3 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7869,90 +7869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livron-sur-Drôme (26), RN7, L'occupation protohistorique de &amp;quot;La Lauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7985,1369 +7985,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chessy (77), ZAC des Studios et Congrès. Rapport d’Opération d’Archéologie Préventive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Mâcon (71), 12, 14 et 18 rue Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.532 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128348v1</w:t>
+                <w:t xml:space="preserve">hal-04802583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Egreve (38), Centre Hospitalier Alpes-Isère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Crissey (71), Chemin du Cerisier, Les Petites Confréries. Les vestiges fugaces d'une occupation rurale antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.1560 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803072v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mâcon (71), 12, 14 et 18 rue Victor Hugo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Feurs (42), La Ronzière. Néolithique et Âge du Bronze en bord de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Guichard-Kobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.532 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802583v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crissey (71), Chemin du Cerisier, Les Petites Confréries. Les vestiges fugaces d'une occupation rurale antique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.230</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782176v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feurs (42), La Ronzière. Néolithique et Âge du Bronze en bord de Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Artannes-sur-Indre (37), Aménagement de la Zac d'habitat Le Clos Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Guichard-Kobal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.254</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.510 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823541v1</w:t>
+                <w:t xml:space="preserve">hal-04844784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
+                <w:t xml:space="preserve">Breuschwickersheim (67), Vogelsgesang - A355, Contournement Ouest de Strasbourg Tronçon 2 - site 2-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.600 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844785v1</w:t>
+                <w:t xml:space="preserve">hal-04843811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artannes-sur-Indre (37), Aménagement de la Zac d'habitat Le Clos Bruneau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.510 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844784v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breuschwickersheim (67), Vogelsgesang - A355, Contournement Ouest de Strasbourg Tronçon 2 - site 2-9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+                <w:t xml:space="preserve">Doussard (74), Route de Lathuile et route de Marceau - Lieu-dit Aux Guinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.414 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843811v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+                <w:t xml:space="preserve">Alzonne (11), ZAE Le Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.650 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802243v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doussard (74), Route de Lathuile et route de Marceau - Lieu-dit Aux Guinettes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Chessy (77), ZAC des Studios et Congrès. Rapport d’Opération d’Archéologie Préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.414 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802837v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzonne (11), ZAE Le Cayrol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Saint-Egreve (38), Centre Hospitalier Alpes-Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.650 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.1560 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822755v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérézin-du-Rhône (69), 13 rue de la Sarrazinière</w:t>
               </w:r>
@@ -9372,64 +9372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.702 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9455,90 +9455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noidans-les-Vesoul (70), Le Pertuis - Un établissement rural gallo-romain sur les pentes du Tartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mably (42), Zone Demi-Lieue Nord. Occupation diachronique en roannais : d'une fréquentation ancienne aux établissements ruraux antiques et médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,90 +9804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9922,77 +9922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Puy-en-Velay (43), &amp;quot;La Chapelle Saint-Alexis&amp;quot;, rue Grasmanent - Caveau 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Crochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,64 +10070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10160,1513 +10160,1513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arenthon (74), &amp;quot;Route de Lanovaz</w:t>
+                <w:t xml:space="preserve">Beaulieu-sur-Dordogne (19), 4-6 Boulevard de Turenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hervé</w:t>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coiffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.332 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802685v1</w:t>
+                <w:t xml:space="preserve">hal-04804012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaulieu-sur-Dordogne (19), 4-6 Boulevard de Turenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04804012v1</w:t>
+                <w:t xml:space="preserve">hal-04822686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulon, Ancien hôpital Chalucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lefils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822686v1</w:t>
+                <w:t xml:space="preserve">hal-02996602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Ancien hôpital Chalucet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Fabien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996602v1</w:t>
+                <w:t xml:space="preserve">hal-04822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822684v1</w:t>
+                <w:t xml:space="preserve">hal-04791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791089v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04823542v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Gevrey-Chambertin (21), Prandain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pranyies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katinka Zipper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-02316783v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey-Chambertin (21), Prandain</w:t>
+                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pranyies</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.102</w:t>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836256v1</w:t>
+                <w:t xml:space="preserve">halshs-04635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peyrolles-en-Provence (13), Les Rivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Debize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.524 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alleau</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-04635805v1</w:t>
+                <w:t xml:space="preserve">hal-04793456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyrolles-en-Provence (13), Les Rivaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Les Mureaux (78), &amp;quot;Station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Debize</w:t>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.524 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.518 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793456v1</w:t>
+                <w:t xml:space="preserve">hal-04793314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mureaux (78), &amp;quot;Station d'épuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arenthon (74), &amp;quot;Route de Lanovaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.518 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.332 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793314v1</w:t>
+                <w:t xml:space="preserve">hal-04802685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11744,64 +11744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse (Haute-Garonne), 16, rue des Trente-Six Ponts. Rapport d’Opération d’Archéologie Préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11866,51 +11866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soupir « les Sablons » (02). Rapport final d’opération d’archéologie préventive, Archeodunum, Chaponnay – sept. 2018, 205 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Patouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,51 +11971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Gence (87), La Gagnerie - Lots 18 et 45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,77 +12106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12228,90 +12228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12331,3898 +12331,3898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), La Bergerie, Contournement RN7, site numéro 8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aoste (38), &amp;quot;Les Communaux - ZAC PIDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.614 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.534 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845728v1</w:t>
+                <w:t xml:space="preserve">hal-04782174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aoste (38), &amp;quot;Les Communaux - ZAC PIDA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Marignane (13), RD20e - liaison RD9-RD48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.534 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.662 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782174v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marignane (13), RD20e - liaison RD9-RD48</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.662 (3 vol.)</w:t>
+                <w:t xml:space="preserve">Lyon (69), Lyon 5ème &amp;quot;Couvent des Carmes déchaussés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793455v1</w:t>
+                <w:t xml:space="preserve">hal-04846020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Lyon 5ème &amp;quot;Couvent des Carmes déchaussés</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.140</w:t>
+                <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846020v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+                <w:t xml:space="preserve">Moneteau (89), &amp;quot;Sous Macherin&amp;quot;, 39 avenue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.306 (1 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791086v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moneteau (89), &amp;quot;Sous Macherin&amp;quot;, 39 avenue de Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary</w:t>
+                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.306 (1 vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789501v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, Route de Villepinte, chemin des Ruisseaux. Occupations rurales au bord du Sausset, étude diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793459v1</w:t>
+                <w:t xml:space="preserve">hal-03672269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, Route de Villepinte, chemin des Ruisseaux. Occupations rurales au bord du Sausset, étude diachronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, RD 88, Route de Villepinte. Occupations rurales au bord du Sausset, étude diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672269v1</w:t>
+                <w:t xml:space="preserve">hal-03672296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, RD 88, Route de Villepinte. Occupations rurales au bord du Sausset, étude diachronique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Lavaur (81), &amp;quot;Lycée Las Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.4 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672296v1</w:t>
+                <w:t xml:space="preserve">hal-04804013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavaur (81), &amp;quot;Lycée Las Cases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barrère</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04804013v1</w:t>
+                <w:t xml:space="preserve">hal-04835761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+                <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.376</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835761v1</w:t>
+                <w:t xml:space="preserve">hal-04843556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier</w:t>
+                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), La Bergerie, Contournement RN7, site numéro 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.614 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843556v1</w:t>
+                <w:t xml:space="preserve">hal-04845728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 92 p</w:t>
+                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pansiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846026v1</w:t>
+                <w:t xml:space="preserve">hal-04801661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Latour</w:t>
+                <w:t xml:space="preserve">Tresnay (58), &amp;quot;La Varenne de Chavannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.419 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843553v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marolles-sur-Seine (77), &amp;quot;Les Jachères (secteur 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.494 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pansiot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04801661v1</w:t>
+                <w:t xml:space="preserve">hal-04789500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tresnay (58), &amp;quot;La Varenne de Chavannes</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.419 (3 vol.)</w:t>
+                <w:t xml:space="preserve">La faune. in : G. Verrier (dir.), Toulouse, ZAC Niel. Rapport final d’opération d’archéologie préventive, Archeodunum, Colomier– sept. 2016, pp. 1354-1384 [Rapport de recherche] Archeodunum. 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846023v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marolles-sur-Seine (77), &amp;quot;Les Jachères (secteur 5)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gandia</w:t>
+                <w:t xml:space="preserve">Haillicourt (62), &amp;quot;Le Bois à Baudets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.494 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.574 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789500v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune. in : G. Verrier (dir.), Toulouse, ZAC Niel. Rapport final d’opération d’archéologie préventive, Archeodunum, Colomier– sept. 2016, pp. 1354-1384 [Rapport de recherche] Archeodunum. 2016.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2016</w:t>
+                <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dadure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220689v1</w:t>
+                <w:t xml:space="preserve">hal-04793454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haillicourt (62), &amp;quot;Le Bois à Baudets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04803536v1</w:t>
+                <w:t xml:space="preserve">hal-04846025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.625 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793454v1</w:t>
+                <w:t xml:space="preserve">hal-04802245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier Sud</w:t>
+                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846025v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.625 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802245v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernègues (13), Cazan, Le Clos du Moulin (Parcelle B2-523) - Un habitat structuré du Néolithique moyen entre 4100 et 3800 avant notre ère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Epagny (74), &amp;quot;Plafète, Route de Poisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
+                <w:t xml:space="preserve">Fanny Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 145 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823547v1</w:t>
+                <w:t xml:space="preserve">hal-04793708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epagny (74), &amp;quot;Plafète, Route de Poisy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Marigny-Le-Châtel, (10), Le Saussoir à Jollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Granier</w:t>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.331</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 142 (5 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793708v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marigny-Le-Châtel, (10), Le Saussoir à Jollier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chantenay-St-Imbert (58), &amp;quot;La Grande Montée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Elsa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 142 (5 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.462 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782732v1</w:t>
+                <w:t xml:space="preserve">hal-04782175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantenay-St-Imbert (58), &amp;quot;La Grande Montée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Glisy (80), &amp;quot;Pôle Jules Verne - Bois Planté II, RD1029</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dias</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.462 (3 Vol)</w:t>
+                <w:t xml:space="preserve">Isabelle-Francès Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.301 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782175v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glisy (80), &amp;quot;Pôle Jules Verne - Bois Planté II, RD1029</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Delpuech</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.301 (1 Vol)</w:t>
+                <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793595v1</w:t>
+                <w:t xml:space="preserve">hal-04235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Sublaines (37), &amp;quot; Le Bois Gaulpied et le Grand Ormeau (Zone 5, Parcelle ZR48) &amp;quot;, Un habitat du Néolithique ancien au sud du Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.399 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04235015v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines (37), &amp;quot; Le Bois Gaulpied et le Grand Ormeau (Zone 5, Parcelle ZR48) &amp;quot;, Un habitat du Néolithique ancien au sud du Cher</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary</w:t>
+                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.399 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823545v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elio Polo</w:t>
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846027v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
+                <w:t xml:space="preserve">Carcassonne (11), Chemin de la Madeleine - DN44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.195 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845727v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcassonne (11), Chemin de la Madeleine - DN44</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Vernègues (13), Cazan, Le Clos du Moulin (Parcelle B2-523) - Un habitat structuré du Néolithique moyen entre 4100 et 3800 avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.195 (1 Vol)</w:t>
+                <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 145 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843813v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16274,64 +16274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines - A726</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16383,51 +16383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat médiéval d’Arassieux (Colombier-Saugnieu, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16501,51 +16501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines, A725</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16968,51 +16968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katinka Zipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2006, pp.380 (2 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17388,51 +17388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DE4CDDD"/>
+    <w:nsid w:val="3BB2D5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17619,51 +17619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-foucras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0007-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149607695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172456484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122615987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Richardson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Patouret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04544242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04397980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nicot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802583v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823541v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789501v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789500v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803536v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Lamant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793708v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782732v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782175v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793595v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delpuech" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Franc&#232;s Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843554v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous-Senn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carbone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pasquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nuoffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montandon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00567845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-foucras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0007-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149607695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172456484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122615987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Richardson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Patouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04544242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04397980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nicot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782176v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789500v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Lamant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782732v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782175v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delpuech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Franc&#232;s Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843554v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous-Senn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carbone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pasquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nuoffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montandon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00567845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>