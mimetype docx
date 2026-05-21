--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -4956,271 +4956,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomblaine (54), ZAC Bois la Dame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683410v1</w:t>
+                <w:t xml:space="preserve">hal-04519902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boigny-sur-Bionne (45), &amp;quot;ZAC de la Clairière&amp;quot;. Une villa antique sous le bourg paroissial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Besson</w:t>
+                <w:t xml:space="preserve">Tomblaine (54), ZAC Bois la Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Dupinay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519902v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laval (53), Hameau du Grand Grenoux. Deux occupations rurales du Second âge du Fer et du Haut-Empire</w:t>
               </w:r>
@@ -5322,314 +5322,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Auray</w:t>
+                <w:t xml:space="preserve">Chambéry (73), Avenue du Docteur Desfrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666706v1</w:t>
+                <w:t xml:space="preserve">hal-04570300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambéry (73), Avenue du Docteur Desfrançois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570300v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briord, Rue de Saint-Didier : Un quartier de l'agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,51 +5855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5951,51 +5951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,393 +6054,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+                <w:t xml:space="preserve">Autun (71), 6 avenue du Morvan. Nouvelles données sur l'extrémité occidentale du decumanus D9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255490v1</w:t>
+                <w:t xml:space="preserve">hal-04003851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun (71), 6 avenue du Morvan. Nouvelles données sur l'extrémité occidentale du decumanus D9</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003851v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Champeaux</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04398059v1</w:t>
+                <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambéry (73), Musée Savoisien, ancien couvent franciscain</w:t>
               </w:r>
@@ -6664,297 +6664,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (Moingt) (42), Rue du Repos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douvaine (74), Les Hutins. Rue des Balaries, occupation du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Nouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Brice Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Andrieu</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2023, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184136v1</w:t>
+                <w:t xml:space="preserve">hal-04835873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douvaine (74), Les Hutins. Rue des Balaries, occupation du haut Moyen Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montbrison (Moingt) (42), Rue du Repos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Nicot</w:t>
+                <w:t xml:space="preserve">Camille Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tournier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2023, pp.96</w:t>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835873v1</w:t>
+                <w:t xml:space="preserve">hal-04184136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,297 +7013,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcel (71), Champ du Four</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Corbas (69), Les Grandes Verchères. analyse d'une batterie de six foyers à pierres chauffées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Camagne</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.1182 (3 vol.)</w:t>
+                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katinka Zipper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793315v1</w:t>
+                <w:t xml:space="preserve">hal-04823540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbas (69), Les Grandes Verchères. analyse d'une batterie de six foyers à pierres chauffées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Saint-Marcel (71), Champ du Four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.214</w:t>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.1182 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823540v1</w:t>
+                <w:t xml:space="preserve">hal-04793315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épagny Metz-Tessy (74), &amp;quot;Le Château&amp;quot;. Rue des Lucioles : château du bas Moyen Âge et son pont en bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7638,51 +7638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montbrison (42), Sainte-Eugénie - Les Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Route Nationale. Occupation en terrasse en rive droite du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7908,51 +7908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8107,271 +8107,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crissey (71), Chemin du Cerisier, Les Petites Confréries. Les vestiges fugaces d'une occupation rurale antique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Feurs (42), La Ronzière. Néolithique et Âge du Bronze en bord de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Guichard-Kobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.230</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782176v1</w:t>
+                <w:t xml:space="preserve">hal-04823541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feurs (42), La Ronzière. Néolithique et Âge du Bronze en bord de Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crissey (71), Chemin du Cerisier, Les Petites Confréries. Les vestiges fugaces d'une occupation rurale antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Guichard-Kobal</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04823541v1</w:t>
+                <w:t xml:space="preserve">hal-04782176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La-Chaize-le-Vicomte (85), Aménagement de la Zac d'habitat Le Redoux. Un établissement gaulois du IIe au début du Ier siècle av. J.-C.</w:t>
               </w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,64 +8640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8839,271 +8839,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doussard (74), Route de Lathuile et route de Marceau - Lieu-dit Aux Guinettes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Alzonne (11), ZAE Le Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.414 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.650 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802837v1</w:t>
+                <w:t xml:space="preserve">hal-04822755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzonne (11), ZAE Le Cayrol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Doussard (74), Route de Lathuile et route de Marceau - Lieu-dit Aux Guinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.650 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2021, pp.414 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822755v1</w:t>
+                <w:t xml:space="preserve">hal-04802837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chessy (77), ZAC des Studios et Congrès. Rapport d’Opération d’Archéologie Préventive</w:t>
               </w:r>
@@ -9333,64 +9333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérézin-du-Rhône (69), 13 rue de la Sarrazinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,149 +9449,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noidans-les-Vesoul (70), Le Pertuis - Un établissement rural gallo-romain sur les pentes du Tartre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+                <w:t xml:space="preserve">Saint-Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.302</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788166v1</w:t>
+                <w:t xml:space="preserve">hal-04210151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
               </w:r>
@@ -9682,51 +9678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mably (42), Zone Demi-Lieue Nord. Occupation diachronique en roannais : d'une fréquentation ancienne aux établissements ruraux antiques et médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9798,145 +9794,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Savin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Noidans-les-Vesoul (70), Le Pertuis - Un établissement rural gallo-romain sur les pentes du Tartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210151v1</w:t>
+                <w:t xml:space="preserve">hal-04788166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Puy-en-Velay (43), &amp;quot;La Chapelle Saint-Alexis&amp;quot;, rue Grasmanent - Caveau 1</w:t>
               </w:r>
@@ -10160,179 +10160,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaulieu-sur-Dordogne (19), 4-6 Boulevard de Turenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulon, Ancien hôpital Chalucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.2 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804012v1</w:t>
+                <w:t xml:space="preserve">hal-02996602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,1055 +10374,1055 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Ancien hôpital Chalucet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gourvennec</w:t>
+                <w:t xml:space="preserve">Beaulieu-sur-Dordogne (19), 4-6 Boulevard de Turenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Arnaud Coiffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996602v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822684v1</w:t>
+                <w:t xml:space="preserve">hal-04791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Chartres (28), 1 Place Drouaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791089v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823542v1</w:t>
+                <w:t xml:space="preserve">halshs-02316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">Gevrey-Chambertin (21), Prandain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pranyies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katinka Zipper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02316783v1</w:t>
+                <w:t xml:space="preserve">hal-04836256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey-Chambertin (21), Prandain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pranyies</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04836256v1</w:t>
+                <w:t xml:space="preserve">hal-04823542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peyrolles-en-Provence (13), Les Rivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+                <w:t xml:space="preserve">Thibaut Debize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.524 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04635805v1</w:t>
+                <w:t xml:space="preserve">hal-04793456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyrolles-en-Provence (13), Les Rivaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Debize</w:t>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.524 (3 vol.)</w:t>
+              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793456v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mureaux (78), &amp;quot;Station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,51 +11661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11796,51 +11796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11965,393 +11965,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Gence (87), La Gagnerie - Lots 18 et 45</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, 726 p. (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787916v1</w:t>
+                <w:t xml:space="preserve">hal-04791088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Saint-Gence (87), La Gagnerie - Lots 18 et 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, 726 p. (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846022v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tronchère</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04791088v1</w:t>
+                <w:t xml:space="preserve">hal-04846022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoste (38), &amp;quot;Les Communaux - ZAC PIDA</w:t>
               </w:r>
@@ -12453,323 +12453,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marignane (13), RD20e - liaison RD9-RD48</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.662 (3 vol.)</w:t>
+                <w:t xml:space="preserve">Lyon (69), Lyon 5ème &amp;quot;Couvent des Carmes déchaussés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793455v1</w:t>
+                <w:t xml:space="preserve">hal-04846020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Lyon 5ème &amp;quot;Couvent des Carmes déchaussés</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.140</w:t>
+                <w:t xml:space="preserve">Marignane (13), RD20e - liaison RD9-RD48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.662 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846020v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12924,301 +12924,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, Route de Villepinte, chemin des Ruisseaux. Occupations rurales au bord du Sausset, étude diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793459v1</w:t>
+                <w:t xml:space="preserve">hal-03672269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, Route de Villepinte, chemin des Ruisseaux. Occupations rurales au bord du Sausset, étude diachronique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum SAS. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672269v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREMBLAY-EN-FRANCE, RD 88, Route de Villepinte. Occupations rurales au bord du Sausset, étude diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13296,64 +13296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaur (81), &amp;quot;Lycée Las Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13418,90 +13418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13540,103 +13540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Prioux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13675,90 +13675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-sur-Allier (03), La Bergerie, Contournement RN7, site numéro 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.614 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13778,271 +13778,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tresnay (58), &amp;quot;La Varenne de Chavannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Eschbach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+                <w:t xml:space="preserve">Pierre Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.419 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801661v1</w:t>
+                <w:t xml:space="preserve">hal-04846023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tresnay (58), &amp;quot;La Varenne de Chavannes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier</w:t>
+                <w:t xml:space="preserve">Alise-Sainte-Reine (21), &amp;quot;En Curiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pansiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Constant</w:t>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.419 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846023v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marolles-sur-Seine (77), &amp;quot;Les Jachères (secteur 5)</w:t>
               </w:r>
@@ -14210,742 +14210,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haillicourt (62), &amp;quot;Le Bois à Baudets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanny Lamant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
+                <w:t xml:space="preserve">Maxime Dadure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.574 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803536v1</w:t>
+                <w:t xml:space="preserve">hal-04793454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haillicourt (62), &amp;quot;Le Bois à Baudets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Johanny Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dadure</w:t>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.574 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793454v1</w:t>
+                <w:t xml:space="preserve">hal-04803536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier Sud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+                <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.625 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846025v1</w:t>
+                <w:t xml:space="preserve">hal-04802245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04802245v1</w:t>
+                <w:t xml:space="preserve">hal-04846025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Zabeo</w:t>
+                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 92 p</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.332 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846026v1</w:t>
+                <w:t xml:space="preserve">hal-04843553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brienne-la-Vieille (10), La Voie nouvelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+                <w:t xml:space="preserve">Yvoire (74), &amp;quot;Au Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Latour</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04843553v1</w:t>
+                <w:t xml:space="preserve">hal-04846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epagny (74), &amp;quot;Plafète, Route de Poisy</w:t>
               </w:r>
@@ -15092,51 +15092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15214,51 +15214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15323,77 +15323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle-Francès Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.301 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15441,51 +15441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15527,511 +15527,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines (37), &amp;quot; Le Bois Gaulpied et le Grand Ormeau (Zone 5, Parcelle ZR48) &amp;quot;, Un habitat du Néolithique ancien au sud du Cher</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+                <w:t xml:space="preserve">Carcassonne (11), Chemin de la Madeleine - DN44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.399 (1 Vol)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.195 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823545v1</w:t>
+                <w:t xml:space="preserve">hal-04843813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846027v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+                <w:t xml:space="preserve">Sublaines (37), &amp;quot; Le Bois Gaulpied et le Grand Ormeau (Zone 5, Parcelle ZR48) &amp;quot;, Un habitat du Néolithique ancien au sud du Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.399 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845727v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcassonne (11), Chemin de la Madeleine - DN44</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04843813v1</w:t>
+                <w:t xml:space="preserve">hal-04846027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernègues (13), Cazan, Le Clos du Moulin (Parcelle B2-523) - Un habitat structuré du Néolithique moyen entre 4100 et 3800 avant notre ère</w:t>
               </w:r>
@@ -16139,90 +16139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16261,64 +16261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines - A726</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16501,51 +16501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue des Claires Fontaines, A725</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pranyies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17388,51 +17388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB2D5AD"/>
+    <w:nsid w:val="37DB1A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17619,51 +17619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-foucras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0007-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149607695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172456484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122615987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Richardson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Patouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04544242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04397980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nicot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782176v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789500v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Lamant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782732v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782175v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delpuech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Franc&#232;s Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843554v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous-Senn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carbone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pasquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nuoffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montandon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00567845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-foucras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0007-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149607695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172456484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122615987" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jenny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.habelt.de/index.php?id=6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Richardson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Patouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14751" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.577" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554906v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Cabezuelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04544242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04519902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04520383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dalmont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04397980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nicot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dufournet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672269v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804013v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Constant" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pansiot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789500v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Lamant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846025v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843553v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782732v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782175v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delpuech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle-Franc&#232;s Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843813v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823545v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843554v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous-Senn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carbone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pasquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823732v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nuoffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montandon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00567845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>