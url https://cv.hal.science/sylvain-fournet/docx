--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -206,1195 +206,1195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding, phylogeny and phylogeography of the cyst nematode species of the Goettingiana group from the genus Heterodera (Tylenchida: Heteroderidae)</w:t>
+                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei A. Subbotin</w:t>
+                <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan E. Palomares-Rius</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Córdoba-Sánchez</w:t>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana V Roubtsova</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M Bostock</w:t>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (7), pp.767-787. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215193v1</w:t>
+                <w:t xml:space="preserve">hal-04984207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984207v1</w:t>
+                <w:t xml:space="preserve">hal-05299864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Globodera pallida to Individual Components Compromises the Durability of Pyramided Resistance in Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grenier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.e70181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299864v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Globodera pallida to Individual Components Compromises the Durability of Pyramided Resistance in Potato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">DNA barcoding, phylogeny and phylogeography of the cyst nematode species of the Goettingiana group from the genus Heterodera (Tylenchida: Heteroderidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei A. Subbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Palomares-Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Córdoba-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana V Roubtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard M Bostock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (11), pp.e70181. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.767-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420690v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Evidence of a Bet‐Hedging Strategy in the Carrot Cyst Nematode &amp;lt;i&amp;gt;Heterodera carotae&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leuenberger</w:t>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Esnault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04794-8⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984197v1</w:t>
+                <w:t xml:space="preserve">hal-05215188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evidence of a Bet‐Hedging Strategy in the Carrot Cyst Nematode &amp;lt;i&amp;gt;Heterodera carotae&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Porte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. P. Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04794-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215188v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757687v1</w:t>
+                <w:t xml:space="preserve">hal-04727311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727311v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Sylvain Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720055v1</w:t>
+                <w:t xml:space="preserve">hal-04757687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lure and starve: Host root exudates to suppress field populations of cyst nematodes</w:t>
               </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1642,347 +1642,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Miral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sauvager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (47), pp.43084-43091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651848v1</w:t>
+                <w:t xml:space="preserve">hal-03859572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (47), pp.43084-43091. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859572v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the genetic diversity of three cyst nematodes on the effectiveness of root exudates to induce hatching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (3), pp.553-563. </w:t>
@@ -2282,498 +2282,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohana Laloum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ngala</w:t>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 731, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902522v1</w:t>
+                <w:t xml:space="preserve">hal-03288590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohana Laloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288590v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
@@ -2805,295 +2805,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">M-S Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.536932⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140131v1</w:t>
+                <w:t xml:space="preserve">hal-03205989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-S Neveux</w:t>
+                <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Huchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berton</w:t>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.536932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.536932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205989v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrosystèmes légumiers : les plantes de service contre les bioagresseurs</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant–parasite coevolution: A weak signature of local adaptation between Peruvian Globodera pallida populations and wild potatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3336,913 +3336,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291476v1</w:t>
+                <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622021v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Populations of the Beet Cyst Nematode Heterodera schachtii Exhibit Strong Differences in Their Life-History Traits Across Changing Thermal Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11540-018-9358-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010144v1</w:t>
+                <w:t xml:space="preserve">hal-02077526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of the Beet Cyst Nematode Heterodera schachtii Exhibit Strong Differences in Their Life-History Traits Across Changing Thermal Conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grenier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2801. </w:t>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11540-018-9358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077526v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-01605681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605681v2</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally evolved populations of the potato cyst nematode Globodera pallida allow the targeting of genomic footprints of selection due to host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (6), pp.1022-1030. </w:t>
@@ -4274,507 +4274,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Olivier</w:t>
+                <w:t xml:space="preserve">D. Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.489-501. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250775v1</w:t>
+                <w:t xml:space="preserve">hal-02637067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.489-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345816v1</w:t>
+                <w:t xml:space="preserve">hal-01250775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.87-100. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637067v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (8), pp.1005-1016. </w:t>
@@ -4812,103 +4812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D.J. Overall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (8), pp.1654-1677. </w:t>
@@ -4952,295 +4952,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leys</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060474v1</w:t>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematodes associated with damage in oilseed rape: new data on the biology and geographical distribution of Meloidogyne artiellia</w:t>
               </w:r>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.201-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5343,90 +5343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5611,77 +5611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5706,77 +5706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématodes nuisibles en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au diagnostic : confirmer une suspicion de nématodes par l'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,51 +6034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système à base de maïs : adapter l'itinéraire technique pour esquiver les Pratylenchus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6110,338 +6110,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betterave et colza : gérer les repousses de colza pour éviter l'explosion des nématodes à kystes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ruck</w:t>
+                <w:t xml:space="preserve">Efficacité, durabilité, productivité : la recherche du compromis - Cas du couple pomme de terre-nématode à kyste Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ballanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/esze-gp58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644103v1</w:t>
+                <w:t xml:space="preserve">hal-02646089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité, durabilité, productivité : la recherche du compromis - Cas du couple pomme de terre-nématode à kyste Globodera pallida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Betterave et colza : gérer les repousses de colza pour éviter l'explosion des nématodes à kystes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 380, pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646089v1</w:t>
+                <w:t xml:space="preserve">hal-02644103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématode à galles du colza : les connaissances progressent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,77 +6479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cyst nematode 'species factory' called the Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6602,312 +6602,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nématodes à galles sur pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pomme de terre entre en résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16, pp.40-45</w:t>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659479v1</w:t>
+                <w:t xml:space="preserve">hal-02664774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pomme de terre entre en résistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nématodes à galles sur pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 284, pp.34-35</w:t>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664774v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les nématodes à kyste de la pomme de terre Globodera rostochiensis et Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Rulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (4), pp.368-374. </w:t>
@@ -6945,103 +6945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'efficacité et de la durabilité des résistances à Globodera pallida PA2/3, provenant de Solanum vernei, S. Spegazzinii et S. sparsipilum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t>
@@ -7109,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7226,51 +7226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coderre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7334,51 +7334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coderre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7454,51 +7454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a bimodal emergence strategy of a Dipteran host on life-history traits of its main parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history comparison between two competitive Aleochara species in the cabbage root fly, Delia radicum : implications for their use in biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Stapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des durées de développement à différentes températures de deux espèces sympatiques d'Aleochara (Coleoptera : Staphylinidae), prédateurs et parasites de la mouche du chou, Delia radicum L. (Diptera : Anthomyiidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-et multiparasitisme chez les Aleochara (Coleoptera : Staphylinidae) inféodes à la mouche du chou Delia radicum L. (Diptera : Anthomyiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,51 +7933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecific host discrimination by host-seeking larvae of coleopteran parasitoïds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8060,90 +8060,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil legacy effect shapes the interaction between the nematode Heterodera schachtii and oilseed rape roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8211,51 +8211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,103 +8560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and evolution of potato cyst nematodes populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -Y. Veronneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lafond-Lapalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grenier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 387 p</w:t>
@@ -8685,103 +8685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome scans on experimentaly evolved globodera pallida populations to identify molceular basis of adaptation to GPAV(VRN) potato resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA), 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montreal, Canada. 387 p</w:t>
@@ -8935,103 +8935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst forming plant parasitic nematodes: disentangling consanguinity and Wahlund effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology of Caenorhabditis and other Nematodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom</w:t>
@@ -9054,303 +9054,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752254v1</w:t>
+                <w:t xml:space="preserve">hal-02751542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751542v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleochara bilineata Gyll. et A. bipustulata L., deux auxiliaires potentiels pour contrôler Delia radicum L. en culture de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,51 +9414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte biologique en culture légumière de plein champ : état des connaissances sur la mouche du chou en culture de Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque transnational sur les luttes biologique, intégrée et raisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,51 +9496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauna associated with the cablage root fly in sequential sowings of turnips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC/WRPS - Working group "Intégrated control in field vegetable crops". OILB/SROP - Groupe de travail "Lutte intégrée en culture de légumes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Guitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mantelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9754,51 +9754,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale des adultes et des larves de deux coléoptères staphylinidae, parasitoïdes de la mouche du chou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Doctorale Vie-Agro-Santé; Université de Rennes 1, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10005,359 +10005,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie comparée de deux nématodes phytoparasites et de leur hôte sauvage commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hickerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. reunion annuelle du groupe d'étude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Orsay, France. 2014, Petit Pois Déridé 2014</w:t>
@@ -10386,103 +10386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learned from wild populations of pests to better manage resistances in the fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014, BES-SFE Joint Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10507,103 +10507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille efficace d’un nématode phytoparasite chez son hôte sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. reunion annuelle du groupe d'étude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Orsay, France. 2014, Petit Pois Déridé 2014</w:t>
@@ -10658,64 +10658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10847,51 +10847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACB8F6BA"/>
+    <w:nsid w:val="1F783DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11078,51 +11078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-fournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1232-3487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194965201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A. Subbotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Palomares-Rius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#243;rdoba-S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Roubtsova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Bostock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dr8b-xj18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3598" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Biron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coderre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#233;non" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Lannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n04-071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DF8E796E6D33994159DB68ADC3418F450D31B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortesero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00651.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW0HGHJD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693461v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Stapel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renoult" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Veronneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafond-Lapalme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-fournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1232-3487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194965201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A. Subbotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Palomares-Rius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#243;rdoba-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Roubtsova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Bostock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dr8b-xj18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3598" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Biron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coderre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#233;non" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Lannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n04-071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DF8E796E6D33994159DB68ADC3418F450D31B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortesero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00651.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW0HGHJD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693461v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Stapel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renoult" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Veronneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafond-Lapalme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>