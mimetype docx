--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -206,628 +206,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
+                <w:t xml:space="preserve">DNA barcoding, phylogeny and phylogeography of the cyst nematode species of the Goettingiana group from the genus Heterodera (Tylenchida: Heteroderidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+                <w:t xml:space="preserve">Sergei A. Subbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Juan E. Palomares-Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">María Córdoba-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Tatiana V Roubtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">Richard M Bostock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.767-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984207v1</w:t>
+                <w:t xml:space="preserve">hal-05215193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299864v1</w:t>
+                <w:t xml:space="preserve">hal-04984207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Globodera pallida to Individual Components Compromises the Durability of Pyramided Resistance in Potato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70181⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420690v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding, phylogeny and phylogeography of the cyst nematode species of the Goettingiana group from the genus Heterodera (Tylenchida: Heteroderidae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tatiana V Roubtsova</w:t>
+                <w:t xml:space="preserve">Adaptation of Globodera pallida to Individual Components Compromises the Durability of Pyramided Resistance in Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M Bostock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (7), pp.767-787. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.e70181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215193v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Evidence of a Bet‐Hedging Strategy in the Carrot Cyst Nematode &amp;lt;i&amp;gt;Heterodera carotae&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -900,51 +900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -989,412 +989,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727311v1</w:t>
+                <w:t xml:space="preserve">hal-04757687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720055v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757687v1</w:t>
+                <w:t xml:space="preserve">hal-04720055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lure and starve: Host root exudates to suppress field populations of cyst nematodes</w:t>
               </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1642,308 +1642,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05453⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859572v1</w:t>
+                <w:t xml:space="preserve">hal-03651848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Miral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sauvager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (47), pp.43084-43091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651848v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the genetic diversity of three cyst nematodes on the effectiveness of root exudates to induce hatching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,498 +2282,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288590v1</w:t>
+                <w:t xml:space="preserve">hal-02457188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohana Laloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mé Lina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457188v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel In Vitro Tool to Study Cyst Nematode Chemotaxis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Plasson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 731, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902522v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kiewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Smant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
@@ -2971,64 +2971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant–parasite coevolution: A weak signature of local adaptation between Peruvian Globodera pallida populations and wild potatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3336,325 +3336,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622021v1</w:t>
+                <w:t xml:space="preserve">hal-02291476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73, pp.81-92. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291476v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of the Beet Cyst Nematode Heterodera schachtii Exhibit Strong Differences in Their Life-History Traits Across Changing Thermal Conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2801. </w:t>
@@ -3744,103 +3744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (1), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3868,381 +3868,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605681v2</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-01605681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally evolved populations of the potato cyst nematode Globodera pallida allow the targeting of genomic footprints of selection due to host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (6), pp.1022-1030. </w:t>
@@ -4274,507 +4274,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ruer</w:t>
+                <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Souchet</w:t>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.87-100. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.489-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637067v1</w:t>
+                <w:t xml:space="preserve">hal-01250775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 1. Insights from the estimation of effective population sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12352⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250775v1</w:t>
+                <w:t xml:space="preserve">hal-01345816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345816v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sampling helps unravel the genetic structure of naturally occurring populations of a phytoparasitic nematode. 2. Separating the relative effects of gene flow and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (8), pp.1005-1016. </w:t>
@@ -4812,103 +4812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D.J. Overall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (8), pp.1654-1677. </w:t>
@@ -4952,295 +4952,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina El-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110980v1</w:t>
+                <w:t xml:space="preserve">hal-01060474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Beta vulgaris subsp. maritima and Beta macrocarpa reveals the effect of contrasting mating system, influence of marine currents, and footprints of postglacial recolonization routes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and basic ecology of Heterodera schachtii and H . betae wild populations developing on sea beet, Beta vulgaris ssp. maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (10), pp.1828-1852. </w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.797-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685411-00002809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060474v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematodes associated with damage in oilseed rape: new data on the biology and geographical distribution of Meloidogyne artiellia</w:t>
               </w:r>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.201-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5343,90 +5343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5611,77 +5611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5706,77 +5706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématodes nuisibles en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au diagnostic : confirmer une suspicion de nématodes par l'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,51 +6034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système à base de maïs : adapter l'itinéraire technique pour esquiver les Pratylenchus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6110,338 +6110,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité, durabilité, productivité : la recherche du compromis - Cas du couple pomme de terre-nématode à kyste Globodera pallida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Betterave et colza : gérer les repousses de colza pour éviter l'explosion des nématodes à kystes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 380, pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646089v1</w:t>
+                <w:t xml:space="preserve">hal-02644103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betterave et colza : gérer les repousses de colza pour éviter l'explosion des nématodes à kystes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ruck</w:t>
+                <w:t xml:space="preserve">Efficacité, durabilité, productivité : la recherche du compromis - Cas du couple pomme de terre-nématode à kyste Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ballanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/esze-gp58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644103v1</w:t>
+                <w:t xml:space="preserve">hal-02646089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nématode à galles du colza : les connaissances progressent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,77 +6479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cyst nematode 'species factory' called the Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6602,312 +6602,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pomme de terre entre en résistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nématodes à galles sur pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 284, pp.34-35</w:t>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664774v1</w:t>
+                <w:t xml:space="preserve">hal-02659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nématodes à galles sur pomme de terre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
+                <w:t xml:space="preserve">La pomme de terre entre en résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Rulliat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16, pp.40-45</w:t>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659479v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les nématodes à kyste de la pomme de terre Globodera rostochiensis et Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (4), pp.368-374. </w:t>
@@ -6945,103 +6945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'efficacité et de la durabilité des résistances à Globodera pallida PA2/3, provenant de Solanum vernei, S. Spegazzinii et S. sparsipilum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (2), pp.143-153</w:t>
@@ -7109,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Carval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7226,51 +7226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coderre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7334,51 +7334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coderre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7454,51 +7454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a bimodal emergence strategy of a Dipteran host on life-history traits of its main parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history comparison between two competitive Aleochara species in the cabbage root fly, Delia radicum : implications for their use in biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Stapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des durées de développement à différentes températures de deux espèces sympatiques d'Aleochara (Coleoptera : Staphylinidae), prédateurs et parasites de la mouche du chou, Delia radicum L. (Diptera : Anthomyiidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-et multiparasitisme chez les Aleochara (Coleoptera : Staphylinidae) inféodes à la mouche du chou Delia radicum L. (Diptera : Anthomyiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,51 +7933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecific host discrimination by host-seeking larvae of coleopteran parasitoïds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8060,90 +8060,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil legacy effect shapes the interaction between the nematode Heterodera schachtii and oilseed rape roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8211,51 +8211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,103 +8560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and evolution of potato cyst nematodes populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -Y. Veronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lafond-Lapalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 387 p</w:t>
@@ -8685,103 +8685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome scans on experimentaly evolved globodera pallida populations to identify molceular basis of adaptation to GPAV(VRN) potato resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA), 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montreal, Canada. 387 p</w:t>
@@ -8935,103 +8935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst forming plant parasitic nematodes: disentangling consanguinity and Wahlund effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology of Caenorhabditis and other Nematodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cambridge, United Kingdom</w:t>
@@ -9054,303 +9054,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751542v1</w:t>
+                <w:t xml:space="preserve">hal-02752254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of resistance to Globodera pallida from Solanum vernei, S. spegazzinii and S. sparsipilum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752254v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleochara bilineata Gyll. et A. bipustulata L., deux auxiliaires potentiels pour contrôler Delia radicum L. en culture de crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,51 +9414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte biologique en culture légumière de plein champ : état des connaissances sur la mouche du chou en culture de Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque transnational sur les luttes biologique, intégrée et raisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,51 +9496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauna associated with the cablage root fly in sequential sowings of turnips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC/WRPS - Working group "Intégrated control in field vegetable crops". OILB/SROP - Groupe de travail "Lutte intégrée en culture de légumes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Guitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mantelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9754,51 +9754,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie comportementale des adultes et des larves de deux coléoptères staphylinidae, parasitoïdes de la mouche du chou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Doctorale Vie-Agro-Santé; Université de Rennes 1, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10005,346 +10005,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogéographie comparée de deux nématodes phytoparasites et de leur hôte sauvage commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hickerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10386,103 +10386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learned from wild populations of pests to better manage resistances in the fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. 2014, BES-SFE Joint Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10507,103 +10507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille efficace d’un nématode phytoparasite chez son hôte sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. reunion annuelle du groupe d'étude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Orsay, France. 2014, Petit Pois Déridé 2014</w:t>
@@ -10658,64 +10658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10847,51 +10847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F783DAF"/>
+    <w:nsid w:val="2F9E9D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11078,51 +11078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-fournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1232-3487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194965201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A. Subbotin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Palomares-Rius" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#243;rdoba-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Roubtsova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Bostock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dr8b-xj18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3598" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Biron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coderre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#233;non" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Lannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n04-071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DF8E796E6D33994159DB68ADC3418F450D31B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortesero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00651.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW0HGHJD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693461v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Stapel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renoult" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Veronneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafond-Lapalme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-fournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1232-3487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194965201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A. Subbotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Palomares-Rius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C&#243;rdoba-S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V Roubtsova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Bostock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02902522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233; Lina Ianszen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12401" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina El-Bahloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002809" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dr8b-xj18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cointe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/esze-gp58" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/138855409x12573393054942" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-M8DRV4VD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3598" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Biron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coderre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#233;non" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Lannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/n04-071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DF8E796E6D33994159DB68ADC3418F450D31B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308135v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Astier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortesero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2004.00651.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GW0HGHJD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693461v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Stapel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brunel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renoult" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Veronneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafond-Lapalme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208774v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hickerson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Remm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>