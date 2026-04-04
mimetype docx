--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -217,464 +217,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
+                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240533v1</w:t>
+                <w:t xml:space="preserve">hal-05523469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cocaud</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145, pp.104420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523469v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -721,90 +721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,77 +838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -955,51 +955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPRINT Machine Learning for the Sensitivity Analysis of a Model of the Cellular Uptake of Nanoparticles for the Treatment of Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1007,51 +1007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Albanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,51 +1079,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
+                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
@@ -1141,106 +1141,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257053v1</w:t>
+                <w:t xml:space="preserve">hal-04257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
+                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
@@ -1258,82 +1258,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257076v1</w:t>
+                <w:t xml:space="preserve">hal-04257053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the hygro-elastic behavior of polymeric composites during moisture aging considering hygromechanical coupling</w:t>
               </w:r>
@@ -1430,265 +1430,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of moisture diffusion in polymer/clay nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the mechanical and geometrical parameters on the cellular uptake of nanoparticles: A stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Makhloufi</w:t>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (21-22), pp.1154-1166. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07316844221146231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652711v1</w:t>
+                <w:t xml:space="preserve">hal-03993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mechanical and geometrical parameters on the cellular uptake of nanoparticles: A stochastic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling of moisture diffusion in polymer/clay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Ishow</w:t>
+                <w:t xml:space="preserve">Ali Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (21-22), pp.1154-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.3598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07316844221146231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993822v1</w:t>
+                <w:t xml:space="preserve">hal-04652711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variation and evolution of mechanical properties of wet aged composites reinforced with flax fibers</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (28), pp.4457-4471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (23), pp.5420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,173 +2036,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+                <w:t xml:space="preserve">Durability of Composite Materials under Severe Temperature Conditions: Influence of Moisture Content and Prediction of Thermo-Mechanical Properties During a Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Márquez Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs3020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143366v1</w:t>
+                <w:t xml:space="preserve">hal-05520384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2211,228 +2185,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.111634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Composite Materials under Severe Temperature Conditions: Influence of Moisture Content and Prediction of Thermo-Mechanical Properties During a Fire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmida Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.55. </w:t>
+              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs3020055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520384v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Fickian and non-Fickian water diffusion in composites reinforced by hydrophobic long fibers: Application to the determination of transverse diffusivity</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 226, pp.111191 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,64 +2574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2690,64 +2690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,90 +2824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the hygro-thermo-mechanical behaviour of organic matrix composites instrumented with optical fibres: A study of interfacial bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77, pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.45-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,826 +3186,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
+                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94 (6), pp.452-460. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004970v1</w:t>
+                <w:t xml:space="preserve">hal-04836991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphological Texture on Stresses Analysis by X-Ray and Neutron Diffraction: Accounting for Extreme Morphologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
+                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (6), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063556v1</w:t>
+                <w:t xml:space="preserve">hal-01004970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Influence of Morphological Texture on Stresses Analysis by X-Ray and Neutron Diffraction: Accounting for Extreme Morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007227v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Perronnet</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04836991v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphologic texture on stress analysis by X-ray and neutron diffraction in single-phase metallic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
+                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20, pp.7049-7065. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8410-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063550v1</w:t>
+                <w:t xml:space="preserve">hal-01007368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Célino</w:t>
+                <w:t xml:space="preserve">Influence of morphologic texture on stress analysis by X-ray and neutron diffraction in single-phase metallic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.7049-7065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8410-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007368v1</w:t>
+                <w:t xml:space="preserve">hal-01063550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,90 +4065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.38-47. </w:t>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,334 +4297,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szymanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Terekhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.467-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004849v1</w:t>
+                <w:t xml:space="preserve">hal-01004853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Terekhina</w:t>
+                <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (4), pp.467-482. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004853v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4688,90 +4688,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4935,64 +4935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5038,90 +5038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Moisture Diffusion and Internal Mechanical States in Polymers - A Thermodynamical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bun Eang Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5155,64 +5155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eshelby-Kröner Self-Consistent elastic model: the geometric mean versus the arithmetic mean - A numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (4), pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5375,77 +5375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (9), pp.689-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (3), pp.339-347. </w:t>
@@ -5625,77 +5625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5742,51 +5742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5833,77 +5833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 681, pp.309 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5950,51 +5950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Ti-17 β-phase Single-Crystal Elasticity Constants through X-Ray Diffraction and inverse scale transition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,307 +6048,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.218 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004855v1</w:t>
+                <w:t xml:space="preserve">hal-01471147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471147v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,51 +6434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (15), pp.1621-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6512,77 +6512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (4), pp.369-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6788,51 +6788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rhamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,51 +6991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7088,408 +7088,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inverse models and XRD analysis to the determination of Ti-17 beta-phase Coefficients of Thermal Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction stress analysis of grain interaction in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.12.051⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, S23, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zksu.2006.suppl_23.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005257v1</w:t>
+                <w:t xml:space="preserve">hal-01006745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 66 (3-4), pp.397-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction stress analysis of grain interaction in polycrystalline materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of inverse models and XRD analysis to the determination of Ti-17 beta-phase Coefficients of Thermal Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, S23, pp.43-49. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (8), pp.1475-1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zksu.2006.suppl_23.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006745v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7540,51 +7540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Mori-Tanaka approach to hygroelastic loading of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7625,456 +7625,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Direction-Dependent Elastic Grain-Interaction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.2391-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500070685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004838v1</w:t>
+                <w:t xml:space="preserve">hal-01006751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-Dependent Elastic Grain-Interaction Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Udo Welzel</w:t>
+                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric J. Mittemeijer</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85, pp.2391-2414. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (7), pp.485-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500070685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006751v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Stress Analysis Using Direction Dependent Grain-Interaction Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 490-491, pp.7-12. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.1365-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.490-491.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684405049887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006746v1</w:t>
+                <w:t xml:space="preserve">hal-01007141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction Stress Analysis Using Direction Dependent Grain-Interaction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.1365-1377. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 490-491, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684405049887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.490-491.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007141v1</w:t>
+                <w:t xml:space="preserve">hal-01006746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of residual stresses in two-phases materials: comparison between simplified models and experimental results</w:t>
               </w:r>
@@ -8304,273 +8304,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Coefficients of Thermal Expansion of phases embedded in multiphase materials</w:t>
+                <w:t xml:space="preserve">Thermal properties of polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 426-432, pp.2083-2088. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1), pp.59-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.2083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200306732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007345v1</w:t>
+                <w:t xml:space="preserve">hal-01007381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of polycrystals</w:t>
+                <w:t xml:space="preserve">Study of the Coefficients of Thermal Expansion of phases embedded in multiphase materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 426-432, pp.2083-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.2083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200306732⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01007381v1</w:t>
+                <w:t xml:space="preserve">hal-01007345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of multi-phase effects on X-Ray Elasticity Constants</w:t>
               </w:r>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durability of Composites in a Marine Environment 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 245, Springer, pp.91-112, 2018, Solid Mechanics and Its Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9274,51 +9274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of fiber reinforced composite parts submitted to environmental and mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9525,51 +9525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Said" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231202101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844221146231" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320966045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04591033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo M&#225;rquez Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3020055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viwanou Hounkpati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kelleher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8410-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.97" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701203176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.12.051" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Kumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jan Mittemeijer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2006.suppl_23.43" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Mittemeijer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500070685" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.490-491.7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE2253228CA496730171814A7580A020E0DB03B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2083" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007381v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306732" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0Q3NHX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301833" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23EE580CEC2E1F5C52ABDDE905E1D8C94A348DAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003187" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.723" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Said" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231202101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844221146231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320966045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04591033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo M&#225;rquez Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3020055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viwanou Hounkpati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kelleher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8410-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.97" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701203176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jan Mittemeijer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2006.suppl_23.43" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.12.051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Mittemeijer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500070685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.490-491.7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE2253228CA496730171814A7580A020E0DB03B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306732" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0Q3NHX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301833" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23EE580CEC2E1F5C52ABDDE905E1D8C94A348DAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003187" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.723" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>