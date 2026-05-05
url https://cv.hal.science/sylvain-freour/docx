--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -66,8993 +66,9214 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain size distribution type on statistical moments of ultrasonic attenuations and phase velocities in random polycrystals</w:t>
+                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+                <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107800⟩</w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315456v1</w:t>
+                <w:t xml:space="preserve">hal-05523469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of moisture diffusion kinetics during cyclic hygrothermal aging of epoxy resin by an improved finite element modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of grain size distribution type on statistical moments of ultrasonic attenuations and phase velocities in random polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cocaud</w:t>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.132. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 157, pp.107800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-08088-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523469v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling of moisture diffusion in polymer/clay/fibre hybrid composites: Influence of nanoclay structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ali Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouna Bouziane</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07316844261427751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348879v1</w:t>
+                <w:t xml:space="preserve">hal-05594274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
+                <w:t xml:space="preserve">A comprehensive review on rubber materials: degradation pathways, modeling, future trends and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mouad Chakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
+              <w:t xml:space="preserve">Iranian Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13726-025-01584-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240533v1</w:t>
+                <w:t xml:space="preserve">hal-05594276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimizing Nanoparticle Design for Selective Targeting of Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145, pp.104420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05249697v1</w:t>
+                <w:t xml:space="preserve">hal-05240533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348830v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12489⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (15), pp.13893-13906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266009v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREPRINT Machine Learning for the Sensitivity Analysis of a Model of the Cellular Uptake of Nanoparticles for the Treatment of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907894v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accounting for the mechanical response of the cell membrane during the uptake of random nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257076v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PREPRINT Machine Learning for the Sensitivity Analysis of a Model of the Cellular Uptake of Nanoparticles for the Treatment of Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Albanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257053v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the hygro-elastic behavior of polymeric composites during moisture aging considering hygromechanical coupling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07316844231202101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231908v1</w:t>
+                <w:t xml:space="preserve">hal-04257053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mechanical and geometrical parameters on the cellular uptake of nanoparticles: A stochastic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3598⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993822v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of moisture diffusion in polymer/clay nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the hygro-elastic behavior of polymeric composites during moisture aging considering hygromechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Makhloufi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (21-22), pp.1154-1166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07316844221146231⟩</w:t>
+              <w:t xml:space="preserve">, In press, 43 (19-20), pp.1189-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07316844231202101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652711v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional variation and evolution of mechanical properties of wet aged composites reinforced with flax fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling of moisture diffusion in polymer/clay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320966045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (21-22), pp.1154-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07316844221146231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739877v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the hygro-mechanical behavior of the 3D composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of the mechanical and geometrical parameters on the cellular uptake of nanoparticles: A stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Ishow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320932270⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257083v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Prediction of Sandwich Composites Durability in Severe Condition of Temperature: A New Numerical Model Describing the Influence of Material Water Content during a Fire Scenario</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimensional variation and evolution of mechanical properties of wet aged composites reinforced with flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13235420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (8), pp.1131-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320966045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591033v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Composite Materials under Severe Temperature Conditions: Influence of Moisture Content and Prediction of Thermo-Mechanical Properties During a Fire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the hygro-mechanical behavior of the 3D composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Abdoul Mbacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs3020055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (28), pp.4457-4471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320932270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520384v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Challita</w:t>
+                <w:t xml:space="preserve">Towards the Prediction of Sandwich Composites Durability in Severe Condition of Temperature: A New Numerical Model Describing the Influence of Material Water Content during a Fire Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Márquez Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Moya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 140, pp.111634. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13235420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05521788v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Durability of Composite Materials under Severe Temperature Conditions: Influence of Moisture Content and Prediction of Thermo-Mechanical Properties During a Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Márquez Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs3020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143366v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Fickian and non-Fickian water diffusion in composites reinforced by hydrophobic long fibers: Application to the determination of transverse diffusivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic multi-scale behavior of polypropylene matrix reinforced with flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111191⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.111634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487358v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Obeid</w:t>
+                <w:t xml:space="preserve">Increasing the lifetime of wind turbine blades by CBM in a dusty region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmida Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quality Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijqet.2019.105381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03711617v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Homogenization of Fickian and non-Fickian water diffusion in composites reinforced by hydrophobic long fibers: Application to the determination of transverse diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.111191 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251933v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the hygro-thermo-mechanical behaviour of organic matrix composites instrumented with optical fibres: A study of interfacial bonding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518502v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical states on water diffusion based on the free volume theory: numerical study of polymers and laminates used in marine application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.02.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (8), pp.1073-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142086v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ neutron measurements and modelling of the intergranular strains in the near-β titanium alloy Ti-β21S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the hygro-thermo-mechanical behaviour of organic matrix composites instrumented with optical fibres: A study of interfacial bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.065⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190407v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of mechanical states on water diffusion based on the free volume theory: numerical study of polymers and laminates used in marine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04836991v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ neutron measurements and modelling of the intergranular strains in the near-β titanium alloy Ti-β21S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004970v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphological Texture on Stresses Analysis by X-Ray and Neutron Diffraction: Accounting for Extreme Morphologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063556v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative assessment of water sorption in natural fibres using ATR-FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.163-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accounting for differential swelling in the multi-physics modelling of the diffusive behaviour of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (6), pp.452-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007368v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphologic texture on stress analysis by X-ray and neutron diffraction in single-phase metallic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Influence of Morphological Texture on Stresses Analysis by X-Ray and Neutron Diffraction: Accounting for Extreme Morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.996.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8410-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063550v1</w:t>
+                <w:t xml:space="preserve">hal-01063556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+                <w:t xml:space="preserve">Influence of morphologic texture on stress analysis by X-ray and neutron diffraction in single-phase metallic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viwanou Hounkpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.7049-7065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8410-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007416v1</w:t>
+                <w:t xml:space="preserve">hal-01063550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154405v1</w:t>
+                <w:t xml:space="preserve">hal-01007368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
+              <w:t xml:space="preserve">, 2014, 116, pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154406v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la spectrométrie infrarouge pour une quantification rapide du taux d’humidité dans des fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.81-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004853v1</w:t>
+                <w:t xml:space="preserve">hal-01007416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+                <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004849v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-scale analysis of local stresses during the cure of a composite tooling material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szymanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Terekhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.467-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1100-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006756v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A moisture diffusion coupled model for composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006939v1</w:t>
+                <w:t xml:space="preserve">hal-01004849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yousfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006807v1</w:t>
+                <w:t xml:space="preserve">hal-01006756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005845v1</w:t>
+                <w:t xml:space="preserve">hal-01006939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Moisture Diffusion and Internal Mechanical States in Polymers - A Thermodynamical Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eshelby-Kröner viscoelastic self-consistent model: Multi-scale behavior of polymer composites under creep loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.38-43. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 682, pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.682.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006704v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.601-610. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004900v1</w:t>
+                <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-Kröner Self-Consistent elastic model: the geometric mean versus the arithmetic mean - A numerical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupling Moisture Diffusion and Internal Mechanical States in Polymers - A Thermodynamical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (4), pp.329-338. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201100135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006806v1</w:t>
+                <w:t xml:space="preserve">hal-01006704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude multi-échelles des contraintes résiduelles de fabrication dans un matériau composite méso-structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (9), pp.689-698. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (6-7), pp.601-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201000167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011339v1</w:t>
+                <w:t xml:space="preserve">hal-01004900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eshelby-Kröner Self-Consistent elastic model: the geometric mean versus the arithmetic mean - A numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (4), pp.329-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201100135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01011359v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical effects of oxidation induced shrinkage on organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61, pp.55-64. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (3), pp.339-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.61.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004854v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the meaning of the chosen set-averaging method within Eshelby-Kröner self-consistent scale transition model: the geometric mean versus the classical arithmetic average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (6), pp.960-966. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (9), pp.689-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.21114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201000167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154415v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of materials reinforced by inclusions randomly oriented in the ply plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 681, pp.309 - 314. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.61.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004901v1</w:t>
+                <w:t xml:space="preserve">hal-01004854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Ti-17 β-phase Single-Crystal Elasticity Constants through X-Ray Diffraction and inverse scale transition model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Radial Pressure and thickness effects on the moisture diffusion in hollow composite cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.97⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.960-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.21114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006736v1</w:t>
+                <w:t xml:space="preserve">hal-01154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A Multi-Scale Study of Residual Stresses Created during the Cure Process of a Composite Tooling Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471147v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determining Ti-17 β-phase Single-Crystal Elasticity Constants through X-Ray Diffraction and inverse scale transition model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rahmani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 681, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.681.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004855v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the validity of the self-consistent scale transition model for inclusions with varying morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.031⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.218 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524477v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent moisture diffusion in composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of the mechanical behavior of thermo-oxidized C/epoxy lamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (15), pp.1621-1637. </w:t>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.101-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998309339222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11029-010-9130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007330v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rahmani</w:t>
+                <w:t xml:space="preserve">Prediction of local hygroscopic stresses for composite structures – Analytical and numerical micromechanical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998308104229⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006932v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of moisture-dependent properties of constituents on the hygroscopic stresses in composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Stress-dependent moisture diffusion in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-009-9098-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (15), pp.1621-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998309339222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006780v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Moisture Diffusing Behavior of Composite Materials with Impermeable or Permeable Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Gueribiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Osmani</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (12), pp.1391-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998308104229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004952v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Vook-Witt and inverse Vook-Witt elastic grain-interaction models to general loading states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of moisture-dependent properties of constituents on the hygroscopic stresses in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430701203176⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11029-009-9098-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006887v1</w:t>
+                <w:t xml:space="preserve">hal-01006780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A study of the mechanical behavior of thermo-oxidized composite lamina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rhamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CISM'08 Oum El Bouaghi, pp.299-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007162v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction stress analysis of grain interaction in polycrystalline materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extension of the Vook-Witt and inverse Vook-Witt elastic grain-interaction models to general loading states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zksu.2006.suppl_23.43⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (26), pp.3921-3943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430701203176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006745v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
+                <w:t xml:space="preserve">On the use of the geometric mean approximation in estimating the effective hygro-elastic behaviour of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (17), pp.7537-7543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-1621-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005253v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inverse models and XRD analysis to the determination of Ti-17 beta-phase Coefficients of Thermal Expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of Transient Hygro-elastic Stress Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.12.051⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (3-4), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005257v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diffraction stress analysis of grain interaction in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, S23, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zksu.2006.suppl_23.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007122v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Mori-Tanaka approach to hygroelastic loading of fiber-reinforced composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of inverse models and XRD analysis to the determination of Ti-17 beta-phase Coefficients of Thermal Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684406064998⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (8), pp.1475-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2005.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006861v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction-Dependent Elastic Grain-Interaction Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical and analytical scale-transition prediction of hygro-mechanical stresses in multidirectional carbon-epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric J. Mittemeijer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 524-525, pp.439-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430500070685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006751v1</w:t>
+                <w:t xml:space="preserve">hal-01007122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
+                <w:t xml:space="preserve">Extension of Mori-Tanaka approach to hygroelastic loading of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (7), pp.485-502. </w:t>
+              <w:t xml:space="preserve">, 2006, 25 (10), pp.1039-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684406064998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004838v1</w:t>
+                <w:t xml:space="preserve">hal-01006861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direction-Dependent Elastic Grain-Interaction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684405049887⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.2391-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500070685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007141v1</w:t>
+                <w:t xml:space="preserve">hal-01006751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction Stress Analysis Using Direction Dependent Grain-Interaction Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Hygro-Elastic Self-Consistent Model for Fiber-Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (7), pp.485-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684405045014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.490-491.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006746v1</w:t>
+                <w:t xml:space="preserve">hal-01004838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of residual stresses in two-phases materials: comparison between simplified models and experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diffraction Stress Analysis Using Direction Dependent Grain-Interaction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jan Mittemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 490-491, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.490-491.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007196v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stresses in hexagonal materials-heat treatment influence on their mechanical behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On an analytical Self-Consistent model for internal stress prediction in fiber-reinforced composites submitted to hygroelastic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.1365-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684405049887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004120021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01007382v1</w:t>
+                <w:t xml:space="preserve">hal-01007141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of polycrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal stresses in hexagonal materials-heat treatment influence on their mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillén</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200306732⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004120021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007381v1</w:t>
+                <w:t xml:space="preserve">hal-01007382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Coefficients of Thermal Expansion of phases embedded in multiphase materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prediction of residual stresses in two-phases materials: comparison between simplified models and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3-4 (70-74)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.2083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007345v1</w:t>
+                <w:t xml:space="preserve">hal-01007196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of multi-phase effects on X-Ray Elasticity Constants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal properties of polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Guillen</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 239, pp.297-309. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1), pp.59-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200301833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200306732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007078v1</w:t>
+                <w:t xml:space="preserve">hal-01007381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a two-phase microstructure on XEC and XRD stress analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of the Coefficients of Thermal Expansion of phases embedded in multiphase materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12, pp.1185-1191. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 426-432, pp.2083-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2003187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.426-432.2083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006968v1</w:t>
+                <w:t xml:space="preserve">hal-01007345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Macroscopic Elastic Constants of a Phase Embedded in a Multiphase Polycrystal-Application to the β-Phase of a Ti-17 Titanium Based Alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of multi-phase effects on X-Ray Elasticity Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 239, pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200301833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.404-407.723⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006729v1</w:t>
+                <w:t xml:space="preserve">hal-01007078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of a two-phase microstructure on XEC and XRD stress analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.1185-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2003187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the Macroscopic Elastic Constants of a Phase Embedded in a Multiphase Polycrystal-Application to the β-Phase of a Ti-17 Titanium Based Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 404-407, pp.723-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.404-407.723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influencia del bifasaje sobre las constantes elasticas radiocristalograficas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matéria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9062,91 +9283,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de transition d'échelles pour l'étude de matériaux biphasés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, pp.204, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9156,229 +9377,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Modeling of the Hygro-Mechanical Behavior of Heterogeneous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durability of Composites in a Marine Environment 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 245, Springer, pp.91-112, 2018, Solid Mechanics and Its Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65145-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of fiber reinforced composite parts submitted to environmental and mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Materials Research Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-50, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9525,51 +9746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Said" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231202101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844221146231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320966045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04591033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo M&#225;rquez Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3020055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viwanou Hounkpati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kelleher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8410-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.97" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701203176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jan Mittemeijer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2006.suppl_23.43" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.12.051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Mittemeijer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500070685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.490-491.7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE2253228CA496730171814A7580A020E0DB03B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306732" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0Q3NHX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301833" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23EE580CEC2E1F5C52ABDDE905E1D8C94A348DAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003187" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.723" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-08088-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Gueribiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844261427751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chakkour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13726-025-01584-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05240533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266009v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Albanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Said" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231202101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844221146231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Hachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320966045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mback&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320932270" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04591033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo M&#225;rquez Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235420" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3020055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111634" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WZ42VF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmida Rezig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yousfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaquemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijqet.2019.105381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viwanou Hounkpati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kelleher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6NNS9NR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8410-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.81-95" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacoste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szymanska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terekhina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1100-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yousfi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.682.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006704v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.02.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011140" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4HRZRW3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201100135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahmani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Osmani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q4GV7M5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201000167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.61.55" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Youssef" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.309" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.97" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.10.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-010-9130-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F308EA8EC4E714C0E3CD0EE4B551FD19A3639D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309339222" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006932v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308104229" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B083A9F1FCF927CAE74E6C16F0B620F14E7B6675/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-009-9098-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rhamani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welzel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701203176" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-1621-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C083C4A90B86E278CC390E7365D631167DB6938E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006745v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Welzel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jan Mittemeijer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2006.suppl_23.43" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.12.051" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684406064998" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Mittemeijer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500070685" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405045014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.490-491.7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007141v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684405049887" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Royer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE2253228CA496730171814A7580A020E0DB03B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306732" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0Q3NHX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.426-432.2083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301833" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23EE580CEC2E1F5C52ABDDE905E1D8C94A348DAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003187" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Girard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.723" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>