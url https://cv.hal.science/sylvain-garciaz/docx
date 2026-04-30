--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -172,3000 +172,3568 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
+                <w:t xml:space="preserve">Dasatinib overcomes AML cells resistant to BCL2 inhibition by degrading MCL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sebert</w:t>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (2), pp.381-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.20195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413650v1</w:t>
+                <w:t xml:space="preserve">hal-05575967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">Outcomes of Elderly Patients Admitted to the Intensive Care Unit for Newly Diagnosed Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Heiblig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Sebert</w:t>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Maisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (4), pp.679-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejh.14366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413216v1</w:t>
+                <w:t xml:space="preserve">hal-05578020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of a tyrosine kinase inhibitor to intensive chemotherapy significantly improves outcome in de novo BCR::ABL1+ acute myeloid leukemia treated with intensive chemotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venetoclax–Azacitidine Versus Azacitidine for the Treatment of Primary Refractory or First Relapsed Acute Myeloid Leukemia. An IPC ‐ DATAML ‐ MSKCC Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Largeaud</w:t>
+                <w:t xml:space="preserve">Cassandre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Higue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Acheaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2025-991⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (5), pp.906-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413744v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of acute myeloid leukemia patients who responded to venetoclax and azacitidine and stopped treatment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Decroocq</w:t>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27417⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916306v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
+                <w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Collette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04945122v1</w:t>
+                <w:t xml:space="preserve">hal-05413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive induction chemotherapy vs hypomethylating agents in combination with venetoclax in NPM1 -mutant AML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shai Shimony</w:t>
+                <w:t xml:space="preserve">Outcomes of acute myeloid leukemia patients who responded to venetoclax and azacitidine and stopped treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory Shallis</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwen Liu</w:t>
+                <w:t xml:space="preserve">David Sallman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Berton</w:t>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (18), pp.4845-4855. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (10), pp.1870-1876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024012858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141669v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologic Reduction of Mitochondrial Iron Triggers a Noncanonical BAX/BAK-Dependent Cell Death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Guirguis</w:t>
+                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Müller</w:t>
+                <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Brown</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344093v1</w:t>
+                <w:t xml:space="preserve">hal-04945122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
+                <w:t xml:space="preserve">Intensive induction chemotherapy vs hypomethylating agents in combination with venetoclax in NPM1 -mutant AML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+                <w:t xml:space="preserve">Jan Philipp Bewersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">Shai Shimony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Rory Shallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joanna Fares</w:t>
+                <w:t xml:space="preserve">Yiwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (18), pp.4845-4855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024012858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532862v1</w:t>
+                <w:t xml:space="preserve">hal-05141669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral blood haploidentical hematopoietic cell transplantation for patients aged 70 years and over with acute myeloid leukemia or high-risk myelodysplastic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacologic Reduction of Mitochondrial Iron Triggers a Noncanonical BAX/BAK-Dependent Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Guirguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Harbi</w:t>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Brac de la Perriere</w:t>
+                <w:t xml:space="preserve">Fiona Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bouchacourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pagliardini</w:t>
+                <w:t xml:space="preserve">Yih-Chih Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957221v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azacitidine Plus Venetoclax for the Treatment of Relapsed and Newly Diagnosed Acute Myeloid Leukemia Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
+                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Alary</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colombe Saillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yosr Hicheri</w:t>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14082025⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665761v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendamustine-EAM versus R-BEAM after high-dose cytarabine-based induction in newly diagnosed patients with mantle cell lymphoma, a LYSA retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peripheral blood haploidentical hematopoietic cell transplantation for patients aged 70 years and over with acute myeloid leukemia or high-risk myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Costes-Tertrais</w:t>
+                <w:t xml:space="preserve">Louison Brac de la Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueso</w:t>
+                <w:t xml:space="preserve">Benjamin Bouchacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gastinne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Oberic</w:t>
+                <w:t xml:space="preserve">Thomas Pagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 57 (4), pp.627-632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-022-01596-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-023-02134-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608256v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy-related myeloid neoplasms following treatment with PARP inhibitors: new molecular insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azacitidine Plus Venetoclax for the Treatment of Relapsed and Newly Diagnosed Acute Myeloid Leukemia Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Garciaz</w:t>
+                <w:t xml:space="preserve">Yosr Hicheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.04.015⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14082025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376715v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">Bendamustine-EAM versus R-BEAM after high-dose cytarabine-based induction in newly diagnosed patients with mantle cell lymphoma, a LYSA retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Costes-Tertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gastinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sfumato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Fournel</w:t>
+                <w:t xml:space="preserve">Lucie Oberic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228878⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (4), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-022-01596-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02526607v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendamustine-EAM versus BEAM regimen in patients with mantle cell lymphoma undergoing autologous stem cell transplantation in the frontline setting: a multicenter retrospective study from Lymphoma Study Association (LYSA) centers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">Therapy-related myeloid neoplasms following treatment with PARP inhibitors: new molecular insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khalife-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tchernonog</w:t>
+                <w:t xml:space="preserve">M. Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Delette</w:t>
+                <w:t xml:space="preserve">S. Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (6), pp.1076-1084. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.1046-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-020-0783-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500667v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia N’guyen Dasi</w:t>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Angela Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevalier</w:t>
+                <w:t xml:space="preserve">Anne-Marie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vernerey</w:t>
+                <w:t xml:space="preserve">Claire Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0228878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322283v1</w:t>
+                <w:t xml:space="preserve">inserm-02526607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the positive transcriptional effect of PLZF through a non-canonical EZH2 activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bendamustine-EAM versus BEAM regimen in patients with mantle cell lymphoma undergoing autologous stem cell transplantation in the frontline setting: a multicenter retrospective study from Lymphoma Study Association (LYSA) centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gastinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Koubi</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tchernonog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Poplineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiberi</w:t>
+                <w:t xml:space="preserve">Caroline Delette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky080⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (6), pp.1076-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-020-0783-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765664v1</w:t>
+                <w:t xml:space="preserve">hal-02500667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chemotherapy or chemo-anti-PD-1 combination after failed anti-PD-1 therapy for relapsed and refractory hodgkin lymphoma: A series from lysa centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia N’guyen Dasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Rossi</w:t>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Morschhauser</w:t>
+                <w:t xml:space="preserve">Julien Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.25154⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050402v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendamustine-based conditioning prior to autologous stem cell transplantation (ASCT): Results of a French multicenter study of 474 patients from LYmphoma Study Association (LYSA) centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the positive transcriptional effect of PLZF through a non-canonical EZH2 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Koubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poplineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia N 'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Virginie Larcher</w:t>
+                <w:t xml:space="preserve">Guillaume Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.25077⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (7), pp.3339-3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860419v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ Non-Medical Characteristics Contribute to Collective Medical Decision-Making at Multidisciplinary Oncological Team Meetings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of chemotherapy or chemo-anti-PD-1 combination after failed anti-PD-1 therapy for relapsed and refractory hodgkin lymphoma: A series from lysa centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maerevoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restivo Lea</w:t>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Aurran</w:t>
+                <w:t xml:space="preserve">Franck Morschhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154969⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (8), pp.1042-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457098v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contiguous follicular lymphoma and follicular lymphoma in situ harboring N-glycosylated sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bendamustine-based conditioning prior to autologous stem cell transplantation (ASCT): Results of a French multicenter study of 474 patients from LYmphoma Study Association (LYSA) centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tchernonog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Garciaz</w:t>
+                <w:t xml:space="preserve">Marie-Virginie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2014.115782⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (6), pp.729 - 735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606410v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patients’ Non-Medical Characteristics Contribute to Collective Medical Decision-Making at Multidisciplinary Oncological Team Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restivo Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Aurran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contiguous follicular lymphoma and follicular lymphoma in situ harboring N-glycosylated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Broussais-Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mollichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (4), pp.e155-e157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2014.115782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contiguous follicular lymphoma and follicular lymphoma in situ harboring N-glycosylated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Broussais-Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mollichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100, pp.E155-E157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy and safety of pivekimab sunirine in combination with venetoclax plus azacitidine in unfit patients with newly diagnosed Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naval Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo de la Fuente Burguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th ASH Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Orlando, United States. pp.651-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The addition of a tyrosine kinase inhibitor to intensive chemotherapy significantly improves outcome in de novo BCR::ABL1+ acute myeloid leukemia treated with intensive chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Landberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Largeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th ASH Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Orlando, United States. pp.991-991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2025-991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering EZH2 Non-Canonical Activities in AML Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, San Diego (CA), United States. 144 (Supplement 1), pp.4097-4097, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2024-200580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3175,144 +3743,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New use of ironomycine on AML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20305750. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3380,51 +3948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60165D2E"/>
+    <w:nsid w:val="183E651C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3611,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-garciaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0081-1255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGJ-6731-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Landberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gondran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sallman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Bewersdorf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Shimony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Shallis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024012858" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Guirguis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brown" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chih Chan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Harbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Brac de la Perriere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouchacourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagliardini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02134-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Saillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14082025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Costes-Tertrais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thieblemont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01596-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03376715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalife-Hachem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grinda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kfoury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garciaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.04.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0783-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050402v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maerevoet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01860419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154969" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mollichella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.115782" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Drevet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Dawson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-garciaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0081-1255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGJ-6731-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anne Hospital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouzaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Maisano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Higue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Acheaibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sallman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27417" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Bewersdorf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Shimony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Shallis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024012858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Guirguis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chih Chan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Harbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Brac de la Perriere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouchacourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagliardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02134-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Saillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14082025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Costes-Tertrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thieblemont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01596-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03376715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalife-Hachem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grinda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kfoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garciaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.04.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0783-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maerevoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01860419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mollichella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.115782" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Drevet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Daver" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Advani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo de la Fuente Burguera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Montesinos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Landberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gondran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Dawson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>