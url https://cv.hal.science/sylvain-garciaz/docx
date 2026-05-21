--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,3893 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3842 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Garciaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-garciaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0081-1255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Z_Rlgo8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AGJ-6731-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor (Hematology / CRCM-Aix Marseille Univ, CNRS, INSERM, Institut Paoli-Calmettes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasatinib overcomes AML cells resistant to BCL2 inhibition by degrading MCL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jacquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (2), pp.381-386. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.20195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venetoclax–Azacitidine Versus Azacitidine for the Treatment of Primary Refractory or First Relapsed Acute Myeloid Leukemia. An IPC ‐ DATAML ‐ MSKCC Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Higue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyad Acheaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gilhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐anne Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (5), pp.906-908. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of Elderly Patients Admitted to the Intensive Care Unit for Newly Diagnosed Acute Myeloid Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐anne Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Maisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (4), pp.679-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejh.14366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivosidenib in refractory or relapsed IDH1-mutated Acute Myeloid Leukemia patients in real life settings: The ivoobs observational study from the french AML intergroup ALFA/filo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Heiblig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-3455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real life study of ivosidenib in either monotherapy or combined with azacytidine for first line mutant IDH1 AML: A study from the french AML intergroup ALFA/filo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Heiblig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 146 (Supplement 1), pp.1658-1658. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-1658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive induction chemotherapy vs hypomethylating agents in combination with venetoclax in NPM1 -mutant AML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Philipp Bewersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shai Shimony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Shallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (18), pp.4845-4855. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024012858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of acute myeloid leukemia patients who responded to venetoclax and azacitidine and stopped treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (10), pp.1870-1876. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venetoclax Resistance in Acute Myeloid Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.1091. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers16061091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacologic Reduction of Mitochondrial Iron Triggers a Noncanonical BAX/BAK-Dependent Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Guirguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih-Chih Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ghossoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral blood haploidentical hematopoietic cell transplantation for patients aged 70 years and over with acute myeloid leukemia or high-risk myelodysplastic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Brac de la Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouchacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.101-106. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-02134-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendamustine-EAM versus R-BEAM after high-dose cytarabine-based induction in newly diagnosed patients with mantle cell lymphoma, a LYSA retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Costes-Tertrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Oberic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (4), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01596-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azacitidine Plus Venetoclax for the Treatment of Relapsed and Newly Diagnosed Acute Myeloid Leukemia Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombe Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Hicheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.2025. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14082025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy-related myeloid neoplasms following treatment with PARP inhibitors: new molecular insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalife-Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (8), pp.1046-1048. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2021.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sfumato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0228878. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02526607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendamustine-EAM versus BEAM regimen in patients with mantle cell lymphoma undergoing autologous stem cell transplantation in the frontline setting: a multicenter retrospective study from Lymphoma Study Association (LYSA) centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gastinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Tchernonog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.1076-1084. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0783-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia N’guyen Dasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vernerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chemotherapy or chemo-anti-PD-1 combination after failed anti-PD-1 therapy for relapsed and refractory hodgkin lymphoma: A series from lysa centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gilhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maerevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Herbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morschhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (8), pp.1042-1049. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the positive transcriptional effect of PLZF through a non-canonical EZH2 activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Poplineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vernerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia N 'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (7), pp.3339-3350. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendamustine-based conditioning prior to autologous stem cell transplantation (ASCT): Results of a French multicenter study of 474 patients from LYmphoma Study Association (LYSA) centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Tchernonog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Virginie Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (6), pp.729 - 735. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Non-Medical Characteristics Contribute to Collective Medical Decision-Making at Multidisciplinary Oncological Team Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restivo Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Aurran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contiguous follicular lymphoma and follicular lymphoma in situ harboring N-glycosylated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mamessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Broussais-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mollichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.E155-E157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contiguous follicular lymphoma and follicular lymphoma in situ harboring N-glycosylated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mamessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Broussais-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Mollichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (4), pp.e155-e157. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.115782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of a tyrosine kinase inhibitor to intensive chemotherapy significantly improves outcome in de novo BCR::ABL1+ acute myeloid leukemia treated with intensive chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Landberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Largeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Orlando, United States. pp.991-991, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of pivekimab sunirine in combination with venetoclax plus azacitidine in unfit patients with newly diagnosed Acute Myeloid Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naval Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo de la Fuente Burguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Orlando, United States. pp.651-651, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering EZH2 Non-Canonical Activities in AML Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Boet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Montersino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Burny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 66th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, San Diego (CA), United States. 144 (Supplement 1), pp.4097-4097, 2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2024-200580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New use of ironomycine on AML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cañeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20305750. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3948,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="183E651C"/>
+    <w:nsid w:val="46D28119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4179,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-garciaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0081-1255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGJ-6731-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anne Hospital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouzaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Maisano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Higue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Acheaibi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sallman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27417" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Bewersdorf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Shimony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Shallis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024012858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Guirguis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chih Chan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Harbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Brac de la Perriere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouchacourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagliardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02134-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Saillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14082025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Costes-Tertrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thieblemont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01596-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03376715v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalife-Hachem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grinda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kfoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garciaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.04.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0783-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maerevoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01860419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mollichella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.115782" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Drevet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592656v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Daver" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Advani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo de la Fuente Burguera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Montesinos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Landberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gondran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Dawson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-garciaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0081-1255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Z_Rlgo8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGJ-6731-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Higue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Acheaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anne Hospital" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouzaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Maisano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-3455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-1658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Bewersdorf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Shimony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Shallis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024012858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sallman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Hospital" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16061091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Guirguis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chih Chan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Harbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Brac de la Perriere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouchacourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagliardini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02134-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Costes-Tertrais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thieblemont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01596-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Saillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14082025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03376715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalife-Hachem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grinda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kfoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garciaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.04.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0783-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maerevoet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N 'Guyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiberi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01860419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Larcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Restivo Lea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154969" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Drevet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mollichella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broussais-Guillaumot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mollichella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.115782" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05413744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Landberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gondran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-991" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naval Daver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Advani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo de la Fuente Burguera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Montesinos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-651" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Dawson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>