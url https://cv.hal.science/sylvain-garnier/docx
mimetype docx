--- v0 (2026-04-12)
+++ v1 (2026-05-19)
@@ -1100,173 +1100,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Rire et comédie : émergence d’un nouveau discours sur les effets du théâtre au XVIIe siècle, de Coline Piot (Genève, Droz, 2020)</w:t>
+                <w:t xml:space="preserve">Recension du tome III du Théâtre complet d'Antoine Le Métel d'Ouville, éd. Monica Pavesio et Anne Teulade (Paris, Classiques Garnier, « Bibliothèque du théâtre français, 63 », 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, LXXXIII (3), pp.593-566</w:t>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121e Année (4), pp.969-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056158v1</w:t>
+                <w:t xml:space="preserve">hal-05056170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension du tome III du Théâtre complet d'Antoine Le Métel d'Ouville, éd. Monica Pavesio et Anne Teulade (Paris, Classiques Garnier, « Bibliothèque du théâtre français, 63 », 2020)</w:t>
+                <w:t xml:space="preserve">Recension de Rire et comédie : émergence d’un nouveau discours sur les effets du théâtre au XVIIe siècle, de Coline Piot (Genève, Droz, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121e Année (4), pp.969-971</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXXXIII (3), pp.593-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056170v1</w:t>
+                <w:t xml:space="preserve">hal-05056158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du furor poeticus au théâtre de Jodelle à Tristan l'Hermite</w:t>
               </w:r>
@@ -1384,234 +1384,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination du poème tragique par les clichés de la poésie amoureuse dans Hippolyte et La Troade de Robert Garnier</w:t>
+                <w:t xml:space="preserve">Le renouvellement de la dramaturgie poétique de la tragi-comédie pastorale dans Les Amours de Jupiter et de Sémélé de Claude Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, bouquet XVII</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des sciences, arts et belles-lettres du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXXIII, pp.169-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067739v1</w:t>
+                <w:t xml:space="preserve">hal-05055746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre poésie, rhétorique et performance dramatique : la mise en place d’une esthétique tragique fondée sur les figures de répétition dans Hippolyte de Robert Garnier</w:t>
+                <w:t xml:space="preserve">La contamination du poème tragique par les clichés de la poésie amoureuse dans Hippolyte et La Troade de Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, bouquet XVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067748v1</w:t>
+                <w:t xml:space="preserve">hal-05067739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement de la dramaturgie poétique de la tragi-comédie pastorale dans Les Amours de Jupiter et de Sémélé de Claude Boyer</w:t>
+                <w:t xml:space="preserve">Entre poésie, rhétorique et performance dramatique : la mise en place d’une esthétique tragique fondée sur les figures de répétition dans Hippolyte de Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des sciences, arts et belles-lettres du Tarn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, LXXIII, pp.169-192</w:t>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055746v1</w:t>
+                <w:t xml:space="preserve">hal-05067748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élégance et convenance : une lecture rhétorique du débat dramatique et de l'évolution du théâtre français dans le premier tiers du XVIIe siècle</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062906v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pratiques-et-theories-de-la-lecture-du-theatre-francais-des-xvie-et-xviie-siecles-anthologie-critique.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401604/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-de-la-repetition-dans-la-poesie-et-le-theatre-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ouvertures-du-theatre-le-debut-de-pieces-france-italie-espagne-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/du-ryer-pierre-theatre-complet-tome-iv.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviie-siecle/942-autres-regards-sur-tristan-lhermite-9782350308531.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/du-ryer-pierre-theatre-complet-tome-iii.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/didon-se-sacrifiant-detienne-jodelle/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louvat B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600059879" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04743029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062906v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pratiques-et-theories-de-la-lecture-du-theatre-francais-des-xvie-et-xviie-siecles-anthologie-critique.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401604/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/figures-de-la-repetition-dans-la-poesie-et-le-theatre-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ouvertures-du-theatre-le-debut-de-pieces-france-italie-espagne-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/du-ryer-pierre-theatre-complet-tome-iv.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviie-siecle/942-autres-regards-sur-tristan-lhermite-9782350308531.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/du-ryer-pierre-theatre-complet-tome-iii.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/didon-se-sacrifiant-detienne-jodelle/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louvat B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600059879" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04743029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>