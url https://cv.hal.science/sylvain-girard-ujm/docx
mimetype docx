--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (322)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Numerical Aperture on the Dosimetry Performances of Low‐OH Pure Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (3), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X‐Ray Radiation Responses of Single‐Mode and Multimode Fluorine‐Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-core Gamma and Neutron Irradiation of Optical Materials used in the Design of an Optical Sensor for Pressurized Water Research Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3662197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical insights into Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped optical fiber luminescence mechanisms under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113675. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydroxyl Content and Preirradiation on the Radioluminescence of Pure‐Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Coto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effects Caused by Ambient Light on the Radiation‐Induced Attenuation of Germanosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Lighting Influence on the Radiation Response of Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3669659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radioluminescent Fiber Dosimeter for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3669397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Photobleaching Effects on P‐Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Travailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle de Noirfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (5), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Neutron and Gamma Effects on Optical Fibers and Coating Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3632769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Graded Index Germanosilicate Multimode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pecorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3544020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04963004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and Temperature Effects on Carbon- and Aluminum-Coated Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2587-2594. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3543631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04958025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of Mode Coupling Due to Localised Few-Mode Fibre Bragg Gratings and a Spatial Mode Multiplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (19), pp.6087. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25196087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of radioluminescent silica-based optical fibers for 14 MeV neutron beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.100807. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2025.100807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Radiation Response of a Dual-Stage Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2774-2782. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3545269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04968942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low to Very High Dose Rate Irradiation Response of a Single-Mode Optical Fiber at Telecom Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3646855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Enhancement of Tapered Cerium-Doped Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.1130-1136. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3485092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Rate Effects in Ag-Doped Metaphosphate Glass Radiophotoluminescent Dosimeters Up to MGy Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kranjčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2570-2577. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3549949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-DOPED SILICA FIBERS FOR DOSIMETRY IN PROTON FLASH: THE EFFECT OF PRE-IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bélanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Usherovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Particle Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100913. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpt.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced effects on commercial 3D printing materials exposed to high x-ray doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sostero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/addb7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber‐based sensors for real‐time monitoring for low‐energy proton beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Romero Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Martín-Holgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.e202500779. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation vulnerability of optical fiber cables for underground nuclear waste monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104181. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2025.104181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Manufacturing Parameters on the Steady-State Radiation Response of Radiation-Sensitive Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pecorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2555-2561. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3535102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-irradiation Influence on Proton Radioluminescence Responses of Sol-gel Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bélanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3553065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on a Radioluminescent Silica-based Optical Fiber Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.15065615070. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3549154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rare-Earth Co-Doping on the Trap Level Concentrations in Silica Glasses: Experimental and Theoretical Study of the Light Emission Under X-Rays for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3005. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Thermal Annealing Regeneration Process of RPL Dosimeters for High Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2527-2535. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3549987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Radiation Testing of an Embedded, Distributed Fiber Dosimetry System for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (17), pp.8474-8483. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2025.3587288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Radiation Response of Ultra-low Loss Optical Fibers: Role of Self-Trapped Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.1165-1171. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3544907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04966947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effects on the Radiation-Induced Attenuation of Germanosilicate Optical Fibers at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2548-2554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3504294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online X-ray radiation induced attenuation of RPL Dosimeters: Dose rate dependence at high doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3546459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04971288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber-based Dosimetry with Optical Frequency Domain Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.20688-20695. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3401249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04584285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Monitoring with Radiosensitive Pure-Silica Core Ultra-Low Loss Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1813-1820. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3380999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on the Sensitivity Calibration at 638 nm of a Phosphorus-Doped Single-Mode Optical Fiber Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5547. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Differently doped Silica-based Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3437753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Cycling Effects on Infrared Radiation-Induced Attenuation of Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.744-751. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3372401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-field Radiation Monitoring and Beam Characterisation Through Silicon Diode Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sacristan Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.777-784. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3350342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β -rays induced displacement damage on epitaxial 4H-SiC revealed by exciton recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Principato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (4), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0179556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Phosphosilicate Optical Fiber Dosimeters operating in the Visible Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3353043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Infrared Radiation Responses of Telecom-grade Single Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3386025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARM High-energy Ions for Micro Electronics Reliability Assurance (CHIMERA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3358376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 MeV and Atmospheric Neutron Monitoring Through Optical Fiber Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (4), pp.1137-1144. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3521506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preirradiation Treatment Influence on the Radioluminescence of a Nitrogen‐Doped Optical Fiber Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221 (3), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202300665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Particle Event Detection with the LUMINA Optical Fiber Dosimeter aboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Dose Rate Proton Dosimetry with Radioluminescent Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1829-1836. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3378803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-assisted Methodology for the Design of Fiber-based Dosimeters for a Variety of Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1846 - 1853. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3380318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrogen on the Radiation-Induced Attenuation of Ge-doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.752-758. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3359859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Radiation Effects on Silica-Based Optical Fibers and Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (4), pp.982-1020. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3511455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Radiophotoluminescence Dosimeters under X-ray Irradiation at High Doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3365272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber-Based Radiation Detection Using an Ultra-Low-Loss Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation4020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and offline Radiation-Induced Attenuation measurements on FD-7 radiophotoluminescence dosimeters irradiated at high X-ray doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.107246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce/Gd-codoped sol-gel silica glasses: towards temperature-independent radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3362072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Germano-phosphosilicate Single Mode Optical Fibers for Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (5), pp.1041-1046. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3360342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3248680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Ion Energy Deposition and SEE intercomparison within the RADNEXT irradiation facility network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Datzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3260309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interior-points algorithm for color and CCT control of multichannel LED lighting system using a Smart 18-Channel Spectral Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.113541. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Optical Fiber Irradiation with X-rays at Different Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.58-74. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation3010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation environment in the Large Hadron Collider during the 2022 restart and related RHA implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.607-617. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3328145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Adhesive Bonding on the Dynamic and Static Strain Transfers of Fibre Optic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.996. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10090996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1925-1932. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3263381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Measurement Temperature on Radioluminescence Processes in Cerium-Activated Silica Glasses for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4785. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on Brillouin-based Sensors: Feasibility of temperature and strain discrimination using LEAF Single-Mode optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103326. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level deep-UV subnanosecond laser system based on Nd-doped fiber at 229 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (5), pp.1276. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.483718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Photobleaching and Temperature Effects on 1550 nm Radiation-Induced Attenuation of Germanosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1951-1957. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3263578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation-Induced Attenuation of a Fluorine-doped Single-Mode Optical Fiber at InfraRed Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.549-555. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3239986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Ionizing Dose Deposition in Thin-Layered Devices: Sample-to-Sample Variability and Electronic Equilibrium Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Assaillit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3239950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Ray Effects on Multi-Colored Commercial Light-Emitting Diodes at MGy Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63 MeV Proton Beam Profile Monitoring with Radioluminescent Ce-doped Optical Fiber Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1168-1174. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3346321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Radiation and Temperature Effects on Brillouin-Based Optical Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (12), pp.1349. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10121349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Attenuation and Luminescence study in Radioluminescent Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1917-1924. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3246239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.562-567. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics for Harsh Environments: introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiquan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juejun Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.2460. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.501834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low radiation dose calibration and theoretical model of an optical fiber dosimeter for the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (16), pp.E43. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.483560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Dosimetry Properties of Radioluminescent Nitrogen-doped Tapered Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3316773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental–Simulation Analysis of a Radiation Tolerant Erbium-Doped Fiber Amplifier for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mizan Kabir Shuvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (20), pp.11589. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132011589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the Brillouin scattering properties in microstructured optical fibers by liquid infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Zeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10468. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERN Super Proton Synchrotron Radiation Environment and Related Radiation Hardness Assurance Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1606-1615. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3261181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Processes in Cerium-doped Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3244218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3249299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1908-1916. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3252941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Belanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3243565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture-Induced Mechanical Strain in Gyroscope Optical Fiber Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3287325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Nd-doped LMA fibers for highpower laser emission near 915nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roopa Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2023.3339849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rayleigh-OFDR to estimate the bias drift induced by quasi-static and homogeneous temperature variation of a free-standing fiber-gyro coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3253186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Si-Photonics-Integrated Passive Devices: Postirradiation Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Faugier-Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1973-1981. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3296985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-large Silicon Diode for Characterising Low-intensity Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sacristan Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.770-776. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3337839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphosilicate Multimode Optical Fiber for Sensing and Diagnostics at Inertial Confinement Fusion Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.22700-22706. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3217436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radioluminescence in Diversely Doped Multimode Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (7), pp.1625-1632. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3140392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Radiation Response of Backup Optical Fiber Amplifiers for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (7), pp.1500-1505. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3142953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 Loaded Germanosilicate Optical Fibers: Experimental In Situ Investigation and Ab Initio Simulation Study of GLPC Evolution under Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.3916. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12083916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Low-Dose Radiation-Induced Attenuation of Germanium-Doped Optical Fiber at Infrared Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (3), pp.512-517. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3133421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Optical Characterization of Bulk Optical Glasses Under Protons and X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3151964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber-based monitoring of X-ray pulse series from a linear accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-band pumped Tm,Ho:LiYF$_4$ waveguide laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.11840. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.449126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented high-energy heavy ion beams for electronics testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Emriskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3210403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Gd-Doped Sol-Gel Silica Glass Radioluminescence under Electron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskari Timonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Kronholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9248. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation vulnerability of standard and radiation-hardened optical glasses at MGy dose: Towards the design of tolerant optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 585, pp.121531. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Confocal Chromatic Sensing in Nuclear Reactors: In Situ Optical Refractive Index Measurements of Bulk Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.722-730. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton process investigation in silica by UV femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 580, pp.121384. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Ultra-High Dose Rate Pulsed X-ray Facilities with Radioluminescent Nitrogen-Doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dachicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3192. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on fiber Bragg gratings: Vulnerability and hardening studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8175. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocycle of point defects in highly- and weakly-germanium doped silica revealed by transient absorption measurements with femtosecond tunable pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.9223. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embedded and Distributed Optical Fiber-based Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3226194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation responses of ultra-low loss pure-silica-core optical fibers in the visible to infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.100191. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omx.2022.100191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation Induced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond direct laser writing of silver clusters in phosphate glasses for x-ray spatially-resolved dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), 110 (24 p.). </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10030110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bsawmaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03242709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of γ-rays Irradiation on Hybrid TiO2-SiO2 Sol-Gel Films Doped with RHODAMINE 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (19), pp.5754. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14195754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on the Radiation‐Induced Attenuation of an Ultralow Loss Optical Fiber at Telecommunication Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100518. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X‐Ray Radiation Response of Ultralow Loss Pure‐Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100519. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed temperature and strain fiber-based sensing in radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near‐IR Radiation‐Induced Attenuation of Aluminosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2000807. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202000807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet-visible light-induced solarisation in silica-based optical fibres for indoor solar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mattia Lo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 552, pp.120458. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical changes in silica-based optical fibers exposed to high neutron and gamma fluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.121150. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Response of Ce-, Cu-, and Gd-Doped Silica Glasses for Dosimetry of Pulsed Electron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7523. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient absorption with a femtosecond tunable excitation pump reveals the emission kinetics of color centers in amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (7), pp.1736. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.420198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Influence on the Radiation Responses of Erbium‐Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100002. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a Prototype High‐Concentration Photovoltaic System Coupled to Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mattia Lo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100027. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Incorporation of Cerium Ions in MCVD-Silica Glass Preforms for Remote Optical Fiber Radiation Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.3362. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Fiber Bragg Gratings and their Responses under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3076508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Waveguide-Based Sensor for Structural Health Monitoring on Large Surfaces in Aerospace Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03247329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked all-PM Nd-doped fiber laser near 910 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (15), pp.3564. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.433313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized pulsed Nd-doped fiber MOPA at 905 nm and frequency conversion to deep-UV at 226 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louanne Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.4240. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.416570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Pure-Silica Multimode Optical Fibers in the Visible and Near-Infrared Domains: Influence of OH Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.2991. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11072991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Ionization and Annealing Processes in Irradiated Ge-doped Silica Fiber Preform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on the Gain of Er- and Er–Yb-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.793-800. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3069016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorous-Doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.906-912. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3053164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of Point Defects in Silicon Dioxide by Femtosecond Laser Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2000802. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202000802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Cu-, Ce-, and CuCe-Doped Silica-Based Fiber Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1782-1787. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3075481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode Interferometry: Application to TiO2–SiO2 Sol-Gel Waveguide-Based Sensing in the Aerospace Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Adnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.401. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8120401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03495651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the UV and X-ray Photosensitivities of Hybrid TiO2-SiO2 Thin Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13173730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03247333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared radiation Induced attenuation of radiation sensitive optical fibers: influence of temperature and modal propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102166. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2020.102166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effects on Radiation Hardened CMOS Image Sensors Exposed to Ultra High Total Ionizing Doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1284-1292. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.3001618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on Radiation-Sensitive Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2982280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ regeneration of P-doped optical fiber dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (18), pp.5201. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.402382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-State X-Ray Radiation-Induced Attenuation in Canonical Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1650-1657. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2969717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Radiation Sensitivity of Ultra-Low Loss Pure-Silica-Core Optical Fibers at Low Dose Levels and Infrared Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.7254. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20247254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and Steady-State Radiation Response of Phosphosilicate Optical Fibers: Influence of H 2 Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2947583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote measurements of X-rays dose rate using a cerium-doped air-clad optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2972043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Response of Fiber Bragg Gratings at Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1637-1642. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2978575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu/Ce-co-Doped Silica Glass as Radioluminescent Material for Ionizing Radiation Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13112611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Neutron Monitoring through Optical Fiber-Based Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), pp.4510. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and discrete hydrogen monitoring through optical fiber sensors based on optical frequency domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.014009. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab6a73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification and Calibration of Single Mode Phosphosilicate Optical Fiber for Dosimetry at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2915510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR- and UV-femtosecond laser waveguide inscription in silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.4624. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.004624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02434582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-P2O5 micro-clustering in P-doped silica studied by a first-principles Raman investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd 3+ -doped sol-gel silica glass for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.715. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.2.000715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Response of Distributed Feedback (DFB) Bragg gratings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2954575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed detection of hydrogen and deuterium diffusion into a single-mode optical fiber with chirped-pulse phase-sensitive optical time-domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5286-5289. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02340603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled temperature and γ-radiation effect on silica-based optical fiber strain sensors based on Rayleigh and Brillouin scatterings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (15), pp.21608. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.021608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02340629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">novel Gd 3+ -doped silica-based optical fiber material for dosimetry in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52608-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Simulation Study of the Fiber Composition Effects on its Brillouin Scattering Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2915012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Comparison of CMOS Image Sensor Technologies at High Total Ionizing Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2884037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the MGy dose level radiation effects on the photometric budget of a radiation-hardened CMOS-based camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (22), pp.6165. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.006165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02340623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Sensor Allowing Temperature and Strain Discrimination in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2903922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray preconditioning for enhancing refractive index contrast in femtosecond laser photoinscription of embedded waveguides in pure silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of silica-based intrinsically emitting nanoparticles produced by an excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.211-221. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02020638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on WDM and DWDM Architectures of Pre-Amplifier and Boost-Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2953645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Radiation-Hardened Single-Ended Raman Distributed Temperature Sensors Using Commercially-Available Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2954586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and High Temperature Effects on Regenerated Fiber Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (18), pp.4763-4769. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2919761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02434658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical responses of a copper-activated sol-gel silica glass under low-dose and low-dose rate X-ray exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.563. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.2.000563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of radiation induced point defects in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.100032. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the McCumber Theory at High Temperatures in Erbium and Ytterbium-Doped Aluminosilicate Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2836674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry Mapping of Mixed Field Radiation Environment through Combined Distributed Optical Fiber Sensing and FLUKA Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Infantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2882135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation resistant single-mode fiber with different coatings for sensing in high dose environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (7), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2885820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of ADMS-Urban by dimension reduction and emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brocheton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.37 - 46. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiations on the optical properties of ionic copper-activated sol-gel silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-MeV Electron Exposure Effects on OFDR-Based Distributed Fiber-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1598-1603. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2804663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Attenuation in Single-Mode Phosphosilicate Optical Fibers for Radiation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.126-131. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Effects on Fiber Bragg Gratings inscribed in Highly Birefringent Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Geernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2886167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Ionizing Dose Effects on a Radiation-Hardened CMOS Image Sensor Demonstrator for ITER Remote Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bounasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2765481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Fiber Bragg Grating Samples Exposed to High Fast Neutron Fluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2494-2501. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Decay Kinetics of Radiation-Induced Attenuation in Bulk Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1612-1618. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays, γ-rays, electrons and protons radiation-induced changes on the lifetimes of Er 3+ and Yb 3+ ions in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.402-407. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR femtosecond pulsed laser-based fiber Bragg grating inscription in a photonic crystal fiber using a phase mask and a short focal length lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geernart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), pp.14741. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.014741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on type I Fiber Bragg Gratings: influence of recoating and irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), pp.998 - 1004. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2791640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01764997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Radiation Sensing in the Proton Synchrotron Booster at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Toccafondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1639-1644. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2818760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Modeling of Cladding-Pumped Er3+/Yb3+ - Codoped Fiber Amplifiers for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Alessandro Chiapperino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (17), pp.3594 - 3602. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2841799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the Voids-Fiber Bragg Grating Radiation Response on Temperature, Dose, and Dose Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1619-1623. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Hardening Studies of Optical and Illumination Systems at MGy Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2783187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in radiation-hardened fiber-based technologies for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aad271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption spectra of P defects in vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Chaitanya Gunturu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.385-400. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays, γ-rays and Proton Beam Monitoring with Multimode Nitrogen-doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2879791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties and lifetime of green emission in γ-ray irradiated bismuth-doped silica photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 482, pp.100-104. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Aluminosilicate Optical Fibers: Spectral Investigations From the Ultraviolet to Near-Infrared Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216 (3), </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-State Radiation-Induced Effects on the Performances of BOTDA and BOTDR Optical Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2772333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature Radiation Effects and Influence of Drawing Conditions on Phosphorous-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1800553. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured blue emission in Bismuth doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.663-667. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray, Proton, and Electron Radiation Effects on Type I Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1632 - 1638. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2823771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Ion and &amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;LaTeX&amp;quot;&amp;gt;$\gamma$ &amp;lt;/tex-math&amp;gt; &amp;lt;/inline-formula&amp;gt;-Ray Irradiated Silica-Based Glasses Characterized by Luminescence and Raman Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1604-1611. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal-micro-luminescence characterization of femtosecond laser irradiated silica and borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 435, pp.251-257. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardened high-power Er 3+ /Yb 3+ -codoped fiber amplifiers for free-space optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (13), pp.3049. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Self-Trapped Holes on the Responses of Fluorine-Doped Multimode Optical Fibers Exposed to Low Fluences of Protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trinzcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1800547. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of Fibre Bragg Gratings samples under High Fast Neutrons Fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.04004. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence and Optically Stimulated Luminescence Responses of a Cerium-Doped Sol-Gel Silica Glass Under X-Ray Beam Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1591-1597. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2787039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of water level and temperature in storage fuel pools through optical fibre sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.0. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivated processes in optical fibers: generation and conversion mechanisms of twofold coordinated Si and Ge atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (19), pp.195202. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa693b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized radiation-hardened erbium doped fiber amplifiers for long space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (16), pp.163104. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4981532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s State of the Art Distributed Optical Fibre Sensors Qualified for the Monitoring of the French Underground Repository for High Level and Intermediate Level Long Lived Radioactive Wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1377. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled irradiation-temperature effects on induced point defects in germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (18), pp.10697-10708. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1244-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Radiation Tests of Radiation-Hardened Fiber Bragg Grating-Based Sensors for Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.2307 - 2311. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2673023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady γ-Ray Effects on the Performance of PPP-BOTDA and TW-COTDR Fiber Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardened Architecture of a Single-Ended Raman-Based Distributed Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2631539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Distributed OFDR-Based Sensing Performance in Mixed Neutron/Gamma Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.61-67. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2606566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of copper- and cerium-doped optical fiber materials for proton beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.567-573. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2606622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations Between Structural and Optical Properties of Peroxy Bridges from First-Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (7), pp.4002-4010. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin spectroscopy study of the radiation resistance of ferroelectric copolymer filled with Al2O3 and ZnO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.30701. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2017160383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Rate Effect Comparison on the Radiation Response of Type I Fiber Bragg Gratings written with UV cw Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2046 - 2050 </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2518919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardening of Digital Color CMOS Camera-on-a-Chip Building Blocks for Multi-MGy Total Ionizing Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.45 - 53. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2636566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–gel derived copper-doped silica glass as a sensitive material for X-ray beam dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.104-109. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2015.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Characterization of Optical Frequency Domain Reflectometry Fiber-Based Distributed Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.1688-1693. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2527831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Domain Reflectometer Distributed Sensing Using Microstructured Pure Silica Optical Fibers Under Radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2038-2045. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2519238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Characterization of Gamma Radiation Effects on Single-Ended Raman Based Distributed Fiber Optic Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2051 - 2057 </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2528584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2644981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence investigation of Ge-point defects in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp. 1-7. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation campaign in the EOLE critical facility of fiber optic Bragg gratings dedicated to the online temperature measurement in zero power research reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Di Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp. 2887 - 2894. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2618906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of Ce-Codoped Germanosilicate and Phosphosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2058 - 2064. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2507861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardened Fiber Bragg Grating Based Sensors for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.68 - 73 </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2621165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Coating Impact on OFDR Optical Remote Fiber-Based Sensors Performances for Their Integration in High Temperature and Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (19), pp.4460-4465. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2016.2552459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different red emissions in irradiated germanosilicate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.127-132. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped silica nanoparticles: production and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buscarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp. 2213-2220. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.6.002213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation temperature influence on the in-situ measured radiation induced attenuation of Ge-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2627598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Single Particle Displacement Damage in Silicon - Part I: Global Approach and Primary Interaction Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.133 - 140. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2615133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation and Sobol' sensitivity analysis of an atmospheric dispersion model applied to the Fukushima nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.3484 - 3496. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium-activated sol–gel silica glasses for radiation dosimetry in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.046201. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/4/046201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for localized implantation and live-characterization of keV energy multiply charged ions at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ban D’etat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benyagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (11), pp.113901. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Raman of oxygen dangling bonds in amorphous silicon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (2), pp.230-234 </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction in optical fibres and fibre Bragg gratings under nuclear reactor high neutron and gamma fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2317 - 2322. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2570948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gamma and neutron irradiation on the mechanical properties of Spectralon# porous PTFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H. Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Datte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Khater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2-loading treatment of Ge-doped silica fibers: a radiation hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (9), pp.2311 - 2316 </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2016.2533670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardened Optical Frequency Domain Reflectometry Distributed Temperature Fiber-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2988-2994. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2482942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of OFDR-based distributed sensors to high γ-ray doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (15), pp.18997-19009. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.018997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent sources identification for transmission lines problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v4i2.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01845616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Ultrashort High-Power Electromagnetic Pulses Induce ATP Release in B16F10 Murine Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.66-74. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jemaa.2015.73008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of photo-inscription conditions on the radiation-response of fiber Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.8659-8669. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge (2), Ge (1) and Ge-E′ centers in irradiated Ge-doped silica: a first-principles EPR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.1054-1064. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.5.001054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma and x-ray irradiation effects on different Ge and Ge/F doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.085901. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neutron and gamma-ray irradiations on rad-hard optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.898-911. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.5.000898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Total Ionizing Dose and Temperature Effects on Micro- and Nano-Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.1226-1232. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2416975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Radiation Hard CMOS Image Sensor: Design, Characterization and X/Gamma Rays Total Ionizing Dose Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2956 - 2964 </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2490479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Radiation and Hydrogen-Loading on the Performances of Raman-Distributed Temperature Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (12), pp.2432 - 2438. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2388453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site Regeneration Technique for Hole-Assisted Optical Fibers Used In Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2941-2947. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2484353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Vulnerability of Fiber Bragg Gratings in Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (12), pp.2646-2651. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2364526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on heavy ion induced Single-Event Transients (SETs) in highly-scaled FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.631-635. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02048893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state γ-ray radiation effects on Brillouin fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proc. SPIE 9634, 24th International Conference on Optical Fibre Sensors, 9634, pp.96344V. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2194990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on optical frequency domain reflectometry fiber-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (20), pp.4571-4574. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.004571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hard erbium optical fiber and fiber amplifier for both low- and high-dose space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.2541-2544. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00979628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening sensitivity analysis of a radionuclides atmospheric dispersion model applied to the Fukushima disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge-doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3485 - 3490. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Irradiation Response of Hole-Assisted Carbon Coated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3309 - 3314. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2360853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of O2 -Loading Pretreatment on the Radiation Response of Pure and Fluorine-Doped Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3302 - 3308. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2357994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of densification atmosphere on optical properties of ionic copper-activated sol-gel silica glass: towards an efficient radiation dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.026203. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/1/2/026203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Silicon Film Thickness on Charge Collection Mechanisms of Nanometer Scaled SOI Devices Under Heavy Ion and Pulsed Laser Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1628 - 1634. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2314143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01056408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Theoretical and Experimental Studies for the Radiation Hardening of Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1819 - 1825. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2321480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01056409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Temperature Distributed Monitoring System Based On Raman Scattering in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.0018-9499. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation tolerant fiber Bragg gratings for high temperature monitoring at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (18), pp.5313-5316. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02047295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR parameters of E′ centers in v−SiO2 from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.014108. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01056412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Design of High Power Er3+/Yb3+ -Codoped Fiber Amplifiers for Space Missions by Means of Particle Swarm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.3100108. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2299635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00953681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray irradiation effects on fluorine-doped germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (8), pp.1683-1695. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.4.001683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01037856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared radio-luminescence of O2 loaded Rad-Hard silica optical fibers: a candidate dosimeter for harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.183508. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Kinetics of Formation and Annealing of Single Particle Displacement Damage in Microvolumes of Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duhamel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2826 - 2833. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2364397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Approach to Use CMOS Image Sensors for Fusion by Inertial Confinement Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4349 - 4355. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2286673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibre as a TL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 360, pp.9. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Vulnerability of Advanced CMOS Technologies to MGy Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2590 - 2597. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00854044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approach for the Prediction of Transient and Permanent Degradations of Image Sensors in Complex Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4297 - 4304. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Damage Effects in Pinned Photodiode CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (6), pp.2872 - 2877. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2224129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Silica-Based Optical Fibers: Recent Advances and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.2015 - 2036. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2235464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00835037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Radiation-Hardened Rare-Earth Doped Amplifiers through a Coupled Experiment/Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (8), pp.1247 - 1254. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2013.2245304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00835035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SOI Substrate on the Radiation Response of UltraThin Transistors Down to the 20 nm Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2583 - 2589. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00854034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-Doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4251 -4256. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined High Dose and Temperature Radiation Effects on Multimode Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4305 - 4313. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2281832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial O2 distribution in amorphous SiO2 nanoparticles determined by Raman and photoluminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iovino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (10), pp.104305. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00862267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4341-4348. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2282410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fluorine on the fiber resistance studied through the nonbridging oxygen hole center related luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (19), pp.193107. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the visible absorption in radiation-resistant optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.1769-1776. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.3.001769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Current Random Telegraph Signals in Solid-State Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tauziede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4323 - 4331. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2290236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects in CMOS Isolation Oxides: Differences and Similarities With Thermal Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2623 - 2629. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00854065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen deficient centers in silica: optical properties within many-body perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.335502. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/335502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00847904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Optical Fibers in Megajoule class Laser Environments: Advantages and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.1317-1322. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2199130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00732132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous doping and drawing effects on the Raman spectroscopic properties of O = P bond in silica-based fiber and preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.1391-1396. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.2.001391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00732431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel derived ionic copper-doped microstructured optical fiber: a potential selective ultraviolet radiation dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (28), pp.29751. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.029751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities Between Proton and Neutron Induced Dark Current Distribution in CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saint-Pé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.927 - 936. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2203317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects in Pinned Photodiode CMOS Image Sensors: Pixel Performance Degradation Due to Total Ionizing Dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.2878 - 2887. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2222927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00768295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of CMOS image sensors in megajoule class laser harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (18), pp.20028-20042. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Variations in the Wavelength Distributions following Photon Interferences: Analogy with Electron Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu S. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, Article ID 174952, 4 p. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/174952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Radiation Induced Dark Current Sources in Pinned Photodiode CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.918 - 926. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2190422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Radiation Responses of Optical Fibers: Influence of MCVD Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.2894 - 2901. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2222440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00768280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Large Dispersion of Deposited Energy in Thin Active Layer Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2664 - 2672. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU prediction from SET Modeling using multi-node collection in Bulk transistors and SRAMs down to the 65nm technology node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Shrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1338 - 1346. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2144622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the radial ionization profile on SEE prediction for SOI transistors and SRAMs beyond the 32-nm technological node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.840 - 847. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2109966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Ionizing Dose versus Displacement Damage Dose Induced Dark Current Random Telegraph Signal in CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saint-Pé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.3085 - 3094. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2171005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Radiation Induced Narrow Channel Effects in a Commercial 0.18 µm Bulk Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2807 - 2815. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2170854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient radiation-induced effects on solid core microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (22), pp.21760. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.021760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00634467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γ-ray induced GeODC(II) centers in germanium doped α-quartz crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 (16-17), pp.3288-3291. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00604680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical amplification of phase conjugation using a modulated optical feedback in a Nd:YVO_4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.490. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-peak-power nanosecond pulse generation by stimulated Brillouin scattering pulse compression in a seeded Yb-doped fiber amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.241-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Damage Effect Due to Neutron and Proton Irradiations on CMOS Image Sensor Manufactured in Deep Sub-Micron Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (6), pp.3101 - 3108. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2085448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of picosecond blue light pulses at 464 nm by frequency doubling an Nd-doped fiber based Master Oscillator Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bartolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.5100-5105. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.005100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and Steady State Radiation Responses of Solarization-Resistant Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.2049-2055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total Dose-Induced Dark Current in CMOS Image Sensors From Interface State and Trapped Charge Density Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (6), pp.3087 - 3094. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2077653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Stirred Reverberation Chamber (MSRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palladian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.257-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ions clustering in Nd3+/Al3+-codoped double-clad fiber laser operating near 930 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bartolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Optical Sensor for Dynamical Deformation Measurements on 1-D or 2-D Mechanical Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (18), pp.1311-1313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of phosphorus-related point defects in silica fiber performs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Origlio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Boscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (20), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.205208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrodyne optical frequency shifting for heterodyne self-mixing in a distributed-feedback fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bartolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.2746-2748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00344373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new magneto-optical trap-target recoil ion momentum spectroscopy apparatus for ion-atom collisions and trapped atom studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Cassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.103102. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2994151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00344081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field amplitude and phase measurements using heterodyne optical feedback on solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00273017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the temporal dynamics of an actively Q-switched double-clad fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281, pp.2243-2247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Sensor for Real-Time Reconstruction of Distortions on Electronically Steered Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quéguiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.1763-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field amplitude and phase measurements using heterodyne optical feedback on solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient radiation responses of silica-based optical fibers : Influence of modified chemical-vapor deposition process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.023104. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2161826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14-MeV neutron, gamma-ray, and pulsed X-ray radiation-induced effects on multimode silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3750-3757. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.886222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio molecular dynamics simulations of oxygen-deficient centers in pure and Ge-doped silica glasses: Structure and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laudernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.2596. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma and UV Radiation-Induced Color Centers in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 480-481, pp.323-328. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.480-481.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced-Defects Localization in Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 480-481, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.480-481.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dimethyl sulfoxide force field for molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glättli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 374 (3-4), pp.201--205. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00550-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (213)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillating sol-gel silica glasses and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hubert Curien, Jun 2025, St Etienne (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Enhancement of Tapered Cerium-Doped Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Modal Excitation of FBGs in FMF Through Inscription Techniques and the use of a Spatial Multiplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québéc, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Refractive Index Change in Optical Fibres Through Rayleigh-OFDR and FBG Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBG-Based Accelerometer With Temperature Compensation for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Radiation Response of Ultra-Low Loss Optical Fibers: Role of Self-Trapped Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type III Femtosecond Fiber Bragg Grating Behaviors Under X-Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sapaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPP.2024.BTu3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of total ionizing dose levels in the Large Hadron Collider during 2022 restart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/jacow-ipac2023-thpa047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of epitaxial layer of 4H-SiC to β-rays and X-rays irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Principato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCSDICE-EXMATEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Dose Rate Proton Dosimetry with Radioluminescent Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of Germanosilicate Optical Fibers as a function of γ-ray Dose and Dopant Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pecorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of beta ray irradiation on 4H-SiC epitaxial layer probed by exciton recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Principato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICSMEET2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Differently doped Silica-based Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures dosimétriques en temps réel du signal de radioluminescence d’un verre de silice dopée Gd déportées via une fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2023 - 40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and Radioluminescence Processes in Sol-Gel Gd3+-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber dosimetry solution with ultra-low loss pure-silica core optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADOPT 2023: Radiation effects on Optoelectronics and photonics technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embedded and Distributed Optical Fiber-based Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects NSREC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo, Salt Lake City UT,, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3249299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03818552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on mechanical properties following the insertion of an optical sensor during additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Photonic Technologies [LANE 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fürth, Germany. pp.326-329, </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de silice dopés cérium pour la détection de rayonnements ionisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh-OFDR Strain Distribution Measurement of a Self-Standing Fiber-Gyroscope Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription laser femtoseconde d’agrégats d’argents dans des verres de phosphate : Application à la dosimétrie résolue spatialement des rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congès de l’ACFAS - Section 600 : Colloques multisectoriels - 619 : Le verre : reflet de société, fenêtre sur les avancées technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Canadienne-Française pour l'Avancement des Sciences, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation-Induced Attenuation of Fluorine- Doped Optical Fibers at InfraRed Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy materials and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science, Engineering &amp; Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Strain Analysis of a Quadrupolar Fiber-Optic Gyroscope Coil by Brillouin-OTDA and Rayleigh-OFDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors, Technical Digest Series (Optica Publishing Group, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Alexandria, United States. pp.Th4.15, </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2022.Th4.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benbdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radiation and temperature on high temperature resistant fiber Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.54, </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Attenuation and Luminescence study in Radioluminescent Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and high temperature responses of regenerated Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADOPT 2021 - Workshop on Radiation Effects on Optoelectronics and Photonics Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04127093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg Grating based sensors for applications in harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radioluminescence in Diversely Doped Multimode Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Beam Monitoring Using Optical Fiber Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium-doped silica MCVD preforms: from the fabrication to optical fiber remote radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2, Advanced Dielectrics and related Devices Symposium (SiO2 2021) - 13th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Radiation Response of Backup Optical Fiber Amplifiers for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-rate dependence of the Radiation-Induced Attenuation of an Ultra-Low Loss Optical Fiber in the Near InfraRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2-2021 : 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber-based Monitoring of X-Ray Pulse Series from a Linear Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Assaillit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, OTTAWA - Ontario, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramagnetic defects induced in pure and doped optical fibers: influence on the transmission properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2-2021 : THE 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped silica glasses for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Physics of Advanced Materials (ICPAM-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New glassy materials for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Radiation Effects on Optoelectronics and Photonics Technologies (RADOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on the Radiation-Induced Attenuation of an Ultra-Low Loss Optical Fiber at Telecommunication Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 : THE 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation lnduced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONCTIONNALISATION D’UNE FIBRE OPTIQUE MICROSTRUCTUREE PAR DEPOT D’UNE COUCHE MINCE DOPEE AUX NANOPARTICULES MAGNETIQUES POUR LA MESURE MAGNETO-OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bsawmaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X-Ray Radiation Response of Ultra-Low Loss Pure-Silica-Core Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES (SiO2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal chromatic sensor for displacement monitoring in research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic. pp.04021, </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of γ-rays irradiation on the photoluminescence properties of hybrid TiO2-SiO2 sol-gel films doped with Rhodamine 6G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2-2021 : The 13th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03690788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-structured optical fiber functionalization with magnetic nanoparticles doped sol-gel matrix: application to an all-fiber magnetic field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bsawmaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. pp.W4.8, </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Cu, Ce and CuCe Doped Silica-based Fiber Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.W4.83, </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances on Radiation-Hardened Optical Fiber Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Beam Profile Monitoring with Silica-based Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Temperature and Radiation Effects on Erbium and Erbium- Ytterbium Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtual Event], United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled radiation and temperature effects on Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free-Space Laser Communications XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2544164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber strain and temperature coefficients determination based on Rayleigh-OFDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.T3.42, </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2020.T3.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Fiber Bragg Gratings and their Responses under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed temperature and strain measurement for radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Responses of Fiber Random Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS50773.2020.9857691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Recombination Process in irradiated Ge-doped Silica Preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fibers for Dosimetry in External Beam Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead O’keeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Woulfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. pp.STu5D.2, </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SENSORS.2020.STu5D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBOHCs’ photocycle revealed in synthetic silica by transient absorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. pp.Tu4B.42, </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UP.2020.Tu4B.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorus-doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtuel Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on WDM and DWDM Architectures of Preamplifier and Boost-Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hardened single-ended dual-source Raman distributed temperature sensor for harsh environments mixing high radiation and temperature constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-response of Fiber Bragg Gratings at Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of X-rays and protons on integrated magnetic inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Oumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Capraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pietroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Test Integration and Packaging (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers doped with active ions for large mode fiber lasers and radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and Steady-State Radiation Response of Phosphosilicate Optical Fibers: Influence of H2 Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Measurements of X-rays Dose Rate using a Cerium-doped Air-clad Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Effects on Fiber Bragg Gratings Inscribed in Highly Birefringent Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.B4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary X-ray experiments of CERTYF project: combined radiations & temperature effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–gel silica glasses for radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on the Physics of Optical Materials and Devices (ICOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Igalo, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Radiation Sensing at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference (IPAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.WEPAF083, </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-WEPAF083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the voids-fiber Bragg grating radiation response on temperature, dose and dose-rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of point defects in silicon dioxide by multiphoton femtosecond laser exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Sensor Allowing Temperature and Strain Discrimination in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Rays, Gamma-Rays and Proton Beam Monitoring with Multimode Nitrogen-Doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.F5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et modélisation 0D/1D des systèmes : application au vieillissement des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Yalamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation Induced Attenuation of Radiation Sensitive Optical Fibers: Influence of Temperature and Modal Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.E8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Optical Frequency Domain Reflectometry fiber-based sensors for distributed temperature measurements during vacuum thermal cycling of satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring Series (EWSHM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.0307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Aluminosilicate Optical Fibers in the Ultraviolet and Near-Infrared Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped sol–gel silica glasses for radiation dosimetry in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPhotonics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wavelength effects on the refractive index change of waveguides written by femtosecond pulses in silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Dose and Low Dose rate measurements of X-rays using Copper-doped Sol-gel Silica Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de photochromisme sur amplicateur forte puissance à base de fibre optique double-gaine codopée Erbium-Ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Comparison of CMOS Image Sensor Technologies at High Total Ionizing Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Optoelectronic Detectors (CNES Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential performance loss and compensation techniques of a lens under ionizing radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Franckfurt, Germany. pp.106900T, </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Radiations and Temperature Effects on FBGs Photo-inscribed by Femtosecond Laser in Radiation-Hardened Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.BM4A.5, </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.BM4A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01919595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure fibrée de la Radioluminescence et de l’OSL d’un verre de Silice Sol-gel Codopé Cu+/Ce3+ sous Irradiation X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Sensor for Temperature and Strain Discrimination in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry Mapping of Mixed Field Radiation Environment Using Distributed Optical Fiber Sensing and FLUKA Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Infantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.F4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Optical Fiber based Dosimetry at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.WC1, </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.WC1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Combinés Radiations – Température sur les Réseaux de Bragg Régénérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X-ray Radiation Responses of Solarization-Resistant Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase mask-based IR femtosecond grating inscription in a photonic crystal fiber with short focal length cylindrical lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics 2018 (BGPP, IPR, NP, NOMA, Sensors, Networks, SPPCom, SOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.JTh4A.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMRAD: Development of a Multi-Megagray Radiation Hard CMOS Camera for Dismantling Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation influence on Er/Yb doped fiber amplifiers performances: high power and WDM architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West Conference (PW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.1052410, </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2290381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond IR laser Inscription and X-ray Radiation Response of Fiber Bragg Gratings in Aluminosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.BM2A.2, </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.BM2A.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01919695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Comparison of CMOS Image Sensor Technologies at High Total Ionizing Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.B3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Ionizing Dose Effects on a Radiation Hardened CMOS Image Sensor Demonstrator for ITER Remote Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bounasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on type I fiber Bragg gratings: influence of recoating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. pp.103232E, </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2263290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MGy Radiation - Hardened Imaging Systems: Recent Advances and on-going Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOBAN project –Development of radiation-tolerant fiber-based temperature and strain monitoring sensors for nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Radiation Sensing in the Proton Synchrotron Booster at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Toccafondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal-micro-luminescence characterization of femtosecond laser irradiated silica and borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardened temperature measurement chain based on femtosecond laser written FBGs in a specific optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Specialty Optical Fibers and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limassol Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre de silice sol-gel dopé Cérium pour une dosimétrie fibrée de radiations ionisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Total Ionizing Dose Induced MOSFET Variability Effects on Radiation Hardened CMOS Image Sensor Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Improving the Performances ofRadiation Hard CMOS Image Sensors forGigarad (Grad) Total Ionizing Dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Image Sensor Workshop (IISW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays, Protons and Electrons Radiation Effects on Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERN, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04952682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the core dopants on the Brillouin signature of specialty optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Specialty Optical Fibers and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limassol Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-State Radiation-Induced Effects on the performances of BOTDA and BOTDR Optical Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, New Orleans, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on optical fiber sensors: recent progresses and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FURHIS project: Development of MGy Radiation‐Hardened Imaging System for ITER remote handling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mont-Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of rare-earth-doped amplifiers for space mission through a hardening-by-system strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100960F, </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2249284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy total ionizing dose induced MOSFET variability effects on radiation hardened CMOS image sensor performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiations Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Geneva, Switzerland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Decay Kinetics of Radiation-Induced Attenuation in Bulk Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Novel Optical Fibers for Proton Therapy Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duhamel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the voids-fiber Bragg grating radiation response on temperature, dose and dose-rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardened Architecture of a Single-Ended Raman-Based Distributed Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardening of Digital Color CMOS Camera-on-a-Chip Building Blocks for Multi-MGy Total Ionizing Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the radiation effect on the rare-earth spectroscopic parameters for the optical amplifier simulation in space environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Reliability of Optoelectronics for Systems (ISROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of point defects in silica-based optical fibers by cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and Its Effects on Components and Systems Conference (RADECS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed temperature and radiation effects on fluorine-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson peak in pure and Ge-doped core optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the McCumber theory in a wide temperature range for Er3+ emission cross section calculation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Radiation Tests of Radiation-Hardened Fiber Bragg Grating Based Sensors for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and Its Effects on Components and Systems Conference (RADECS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions radiation effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg grating radiation-response dependency on the Bragg wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Sep 2016, Sydney, Australia. pp.BW5B.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays preconditioning effects on the induced refractive index change in femtosecond laser fabrication of embedded waveguides in silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardened Fiber Bragg Grating Based Sensors for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Radiation and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Copper- and Cerium-doped Optical Fiber Materials for Proton Beam Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation campaign in the EOLE critical facility of fiber optic Bragg gratings dedicated to the online temperature measurement in zero power research reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Di Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.7465570, </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Radiation Hardened Fiber-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016 - Optical Fibers for Space Projects (FW2F)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Oct 2016, Rochester, United States. pp.FW2F.1, </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FW2F.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of H2 Loading on The Refractive Index Change in Waveguides Written by Femtosecond Laser Pulses in Pure Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia. pp.BT3B.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of peroxy link defects from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardening of Digital Color CMOS Camera-on-a-Chip Building Blocks for Grad Total Ionizing Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Optoelectronic Detectors (CNES Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of integrated waveguides incorporating semiconducting single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Mechanisms of Ionizing Radiation Effects on Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Sep 2016, Sydney, Australia. pp.BW5B.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Single Particle Displacement Damage in Silicon – Part I: Global Approach and Primary Interaction Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiation temperature on the radiation induced attenuation of Ge-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and Its Effects on Components and Systems Conference (RADECS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Distributed OFDR-Based Sensing Performances in Mixed Neutron/Gamma Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on N-doped silica optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two sensing technologies based on Rayleigh scattering in optical fibers: Optical Frequency Domain Reflectometry and Tunable Wavelength Coherent Optical Time Domain Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers in nuclear reactor at high neutron and gamma fluences: structural modifications and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and limitations for the integration of fiber-based sensors in harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Reliability of Optoelectronics for Systems (ISROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation campaign in EOLE reactor facility of fibre Bragg grating sensors dedicated to the online temperature measurement in critical reactor facilities (SOMETIME project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Radiation Hardened Camera for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of MGy ionizing dose effects induced in thin oxides of micro-electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques dopées aux terres rares et amplificateurs optiques pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG'35 - Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des fibres germanosilicates par cathodoluminescence et par analyse dispersive en énergie (EDX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG'35 - Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of OFDR Distributed Sensors Based on Microstructured Pure Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 15th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscow, Russia. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium Codoping Effect on the Radiation Response of Germanosilicate and Phosphosilicate Multimode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fibre standard Corning SMF28 par réflectométrie PP-BOTDA et TW-COTDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG'35 - Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of OFDR-based distributed sensors to radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Fiber sensors for Fission and Fusion Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Industrial Space Charge Measurement Facility for Extruded HVDC Full Scale Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plopeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Conf. on Insulated Power Cables Jicable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the integration of optical fibers and fiber-based sensors in nuclear environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT 2015: Italian National Conference on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence guidée dans des guides d’onde intégrés incorporant des nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Radiation Hardened CMOS Image Sensor: Design, Characterization and Total Ionizing Dose Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Optical Frequency-Domain Reflectometry Based Sensors for Nuclear Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of Optical Fibers Loaded with Molecular Oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT 2015: Italian National Conference on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative copper-doped glasses and fibers as sensitive materials for ionizing beam dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2015 (4th International Conference on the Physics of Optical Materials and Devices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multi-MGy / Grad Radiation Hardened CMOS Image Sensors for Nuclear Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Image Sensor Workshop (IISW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vaals, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOBAN project: towards the development of radiation-tolerant fiber-based temperature sensors for nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Curitiba, Brazil. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2195063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Site Regeneration Technique for Hole-Assisted Optical Fibers Used in Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coating impact and radiation effects on optical frequency domain reflectometry fiber-based temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Curitiba, Brazil. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2194989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAKE 1 Experiment - Fibre Optic Compaction Measurement and Fibre Bragg Gratings Testing under High Fast Neutrons Fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induced attenuation kinetics in pure silica-core optical fibers during successive irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled theoretical and experimental studies for the radiation hardening of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Radiation and Its Effects on Components and Systems (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced defects in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2 Advanced Dielectrics and Related Devices (SiO2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel derived ionic copper-doped glasses and microstructured optical fibers: a potential radiation dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nis, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of O2 loading pre-treatment on the radiation response of pure and fluorine doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.PG2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets antagonistes de la vitesse de chauffe sur la sensibilité de la réponse de deux détecteurs en mode-TL : le TLD500 et la fibre optique dopée Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Temperature Distributed Monitoring System Based On Raman Scattering in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.PG4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and radiation induced effects on performances of Raman fiber-based temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Santander, Spain. pp.91576U-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Theoretical and Experimental Studies for the Characterization of Defects in Silica Under Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Symposium EEE: Materials Behavior under Extreme Irradiation, Stress or Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.EEE3.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many Body Perturbation Theory Study of Dopants and Defects in Crystalline and Amorphous GeO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Symposium BB: Materials for End-of-Roadmap Devices in Logic, Power and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.BB11.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Irradiation Effects on the Structural Properties of KU1, KS-4V and I301 Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Radiation and Its Effects on Components and Systems (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hardened Erbium-doped optical fibers and amplifiers for future high-dose space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8971-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00947407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of Ce-Doped Phosphosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined temperature and radiation effects on solarization-resistant silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Kinetics of Formation and Annealing of Single Particle Displacement Damage in Microvolumes of Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardening of FBG in harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Santander, Spain. pp.91578I-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman measurements in silica glasses irradiated with energetic ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jiménez-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced defects in F-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOOK OF ABSTRACTS Under the Patronage of Comune di Cagliari and Università di Cagliari SEARCH Conference Hall Largo C. Felice 2 SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence et OSL dans une préforme de silice sol-gel dopée Cu+ sous différentes conditions d’irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées sur les Fibres en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Nuclear and Space Radiation Effects on Components NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton irradiation response of Hole-Assisted Carbon Coated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.PG3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Approach to Use CMOS Image Sensors for Fusion by Inertial Confinement Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE. NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh environments (temperature, radiations) effects on silica-based optical fibers and components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Reynald Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00845045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined High Dose and Temperature Radiation Effects on Multimode Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mechanical strain on the charge collection mechanisms of nanometer scaled SOI devices under heavy ion and pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Radiation and Its Effects on Components and Systems (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Total Ionizing Dose and Temperature Effects on Micro- and Nano-electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00845006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Current Random Telegraph Signals in Solid-State Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tauziede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Collection Analysis under Heavy Ion Irradiation in Multiple-Gate Devices: FinFETs and Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear background effects on plasma diagnostics for megajoule class laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Target Diagnostics Physics and Engineering for Inertial Confinement Fusion II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.885004, </w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approach for the Prediction of Transient and Permanent Degradations of Image Sensors in Complex Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibres as a TSL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of optical detection systems to megajoule class laser radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 8439, Optical Sensing and Detection II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of rare-earth-doped fibers for space missions: origins of radiation-induced attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense and Security 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Orlando, United States. pp.7316-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00356552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced optical degradation in erbium doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on fiber Optics and Photonics,PHOTONICS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00356365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron, Gamma-Ray and Pulsed X-Ray Radiation-Induced Effects on Multimode Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUCLEAR &amp; SPACE RADIATION EFFECTS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florida, United States. pp.session I1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00432156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 MeV and Atmospheric Neutron Monitoring Through Optical Fiber Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line attenuation measurements of RPL dosimeters irradiated with X-Ray sources for high-dose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD-20 20th International Conference on Solid State Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Detection with Radiosensitive Pure-Silica Core Ultra-Low Loss Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and its Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Responses of Pure-Silica Core Multimode Optical Fibers in the UV to near-IR Domains at MGy Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and its Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silicaglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sol-gel waveguide sensor for damage detection in aerospace domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03804974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Belanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ln-Situ Optical Characterization of Bulk Optical Glasses Under Proton Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna, Austria. PE2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high Dose Rate Pulsed X-ray Source Monitoring Based On Radioluminescent N-doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dachicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne (AUT), Austria. IEEE, 2021 21th European Conference on Radiation and Its Effects on Components and Systems (RADECS), 2022, </w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online optical refractive index measurement in research reactor core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chemol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic. EDP Science, EPJ Web Conference ANIMMA 2021 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications, 253, pp.04020, 2021, </w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X-ray Source Dosimetry Based On Radioluminescent Nitrogen Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Cu, Ce and CuCe Doped Silica-based Fiber Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the RIA Induced in Canonical Optical Fibers under Continuous X-ray Irradiation at Room and Liquid Nitrogen Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Radiation Resistant Single-Mode Fiber for Sensing in High Dose Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.PE8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Radiation and Temperature Effects on Brillouin Scattering based Sensing with Ge-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landolt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Osmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.WF44, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.WF44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiation responses of pure or doped multimode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on the Photometric Budget of a MGy Radiation-Hardened Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.PE6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de l'évolution de l'atténuation induite par radiation dans des verres optiques pendant et après irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the 800 nm fs-laser inscription conditions on the characteristics and thermal stability of FBGs inscribed in fluorine-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.ThE55, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.ThE55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerated Fiber Bragg Gratings under High Temperature and Radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.WF65, </w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.WF65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and simulation study of the fiber composition effects on its Brillouin scattering signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.ThE16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dégradation de systèmes optiques due au changement d'indice de réfraction induit par radiations ionisantes au MGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions of NBOHCs in an electron and gamma-ray irradiated germanosilicate optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Hardening Studies of Optical and Illumination Systems at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-ions and γ-ray irradiated Silica-based Glasses characterized by Luminescence and Raman Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolated degradation of optical systems at MGy levels due to radiation-induced refractive index change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of X-Ray Photo-Charge Induced Speckles in a Radiation Hardened CMOS Image Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 MeV Electron exposure effects on OFDR-based distributed fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of γ-ray radiation effects on TW-COTDR optical fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors (OFS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. Proceedings Volume 10323, 25th International Conference on Optical Fiber Sensors, pp.103236B, </w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2263423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of silica based optical fibers irradiated with heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber based sensors for the monitoring of liquid Nitrogen levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Effects of Radiation and Temperature on the Performances of Rayleigh and Raman Fiber-based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Monitoring using Optically Stimulated Luminescence in Cerium-doped Sol-gel Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Attenuation in Single-Mode Phosphosilicate Optical Fibers for Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on fiber-based optical amplifiers: parametric study of the influence of rare-earths spectroscopic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Reliability of Optoelectronics for Systems (ISROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hardened fiber Bragg gratings for space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia. pp.JT4A.25, 2016 Photonics and Fiber Technology Congress (ACOFT,BGPP, NP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-rate dependence of fiber Bragg gratings’ responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. Proceedings RADECS 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on MGy Total Ionizing Dose Effects in CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman based distributed fiber optic temperature sensors for structural health monitoring in radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. Proceedings RADECS 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γ and X ray irradiation effects on H2 unloaded and loaded P doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT 2015: Italian National Conference on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects in Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of radiation effects on optical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonpietro Agnello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy for Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698029.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d'eau et territoire et de leur évolution du début du XIXème siècle à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et territoires de Mâcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Val de Saône et du Mâconnais, pp.347-360, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-resistant rare-earth-doped optical fiber and method of radiation-hardening a rare-earth-doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9025925. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of an explanatory variable from observations in a high-dimensional space: application to high-resolution spectra of stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du colmatage des générateurs de vapeur à l'aide de modèles physiques et statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Paris, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00798355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1508"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Girard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (323)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Accurate Monitoring of 14 MeV Neutron Flux: Investigating a 6 Lithium Glass Scintillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3672761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X‐Ray Radiation Responses of Single‐Mode and Multimode Fluorine‐Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical insights into Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped optical fiber luminescence mechanisms under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113675. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-core Gamma and Neutron Irradiation of Optical Materials used in the Design of an Optical Sensor for Pressurized Water Research Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3662197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Numerical Aperture on the Dosimetry Performances of Low‐OH Pure Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effects Caused by Ambient Light on the Radiation‐Induced Attenuation of Germanosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydroxyl Content and Preirradiation on the Radioluminescence of Pure‐Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Coto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (2), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Lighting Influence on the Radiation Response of Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3669659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Radioluminescent Fiber Dosimeter for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2026.3669397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Photobleaching Effects on P‐Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Travailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle de Noirfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (5), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Radiation Response of a Dual-Stage Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2774-2782. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3545269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04968942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low to Very High Dose Rate Irradiation Response of a Single-Mode Optical Fiber at Telecom Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3646855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Enhancement of Tapered Cerium-Doped Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.1130-1136. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3485092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Rate Effects in Ag-Doped Metaphosphate Glass Radiophotoluminescent Dosimeters Up to MGy Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kranjčević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2570-2577. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3549949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-DOPED SILICA FIBERS FOR DOSIMETRY IN PROTON FLASH: THE EFFECT OF PRE-IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bélanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Usherovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Particle Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100913. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpt.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced effects on commercial 3D printing materials exposed to high x-ray doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sostero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/addb7d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber‐based sensors for real‐time monitoring for low‐energy proton beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Romero Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Martín-Holgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.e202500779. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202500779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation vulnerability of optical fiber cables for underground nuclear waste monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104181. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2025.104181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of Mode Coupling Due to Localised Few-Mode Fibre Bragg Gratings and a Spatial Mode Multiplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (19), pp.6087. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25196087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of radioluminescent silica-based optical fibers for 14 MeV neutron beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Colangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.100807. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2025.100807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and Temperature Effects on Carbon- and Aluminum-Coated Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2587-2594. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3543631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04958025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Neutron and Gamma Effects on Optical Fibers and Coating Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3632769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Graded Index Germanosilicate Multimode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pecorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3544020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04963004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Manufacturing Parameters on the Steady-State Radiation Response of Radiation-Sensitive Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pecorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2555-2561. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3535102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-irradiation Influence on Proton Radioluminescence Responses of Sol-gel Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bélanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3553065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on a Radioluminescent Silica-based Optical Fiber Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selyan Acid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.15065615070. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3549154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rare-Earth Co-Doping on the Trap Level Concentrations in Silica Glasses: Experimental and Theoretical Study of the Light Emission Under X-Rays for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3005. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Thermal Annealing Regeneration Process of RPL Dosimeters for High Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2527-2535. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3549987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Radiation Testing of an Embedded, Distributed Fiber Dosimetry System for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (17), pp.8474-8483. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2025.3587288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Radiation Response of Ultra-low Loss Optical Fibers: Role of Self-Trapped Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (4), pp.1165-1171. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3544907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04966947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online X-ray radiation induced attenuation of RPL Dosimeters: Dose rate dependence at high doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3546459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04971288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effects on the Radiation-Induced Attenuation of Germanosilicate Optical Fibers at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2548-2554. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3504294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Infrared Radiation Responses of Telecom-grade Single Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3386025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARM High-energy Ions for Micro Electronics Reliability Assurance (CHIMERA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3358376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 MeV and Atmospheric Neutron Monitoring Through Optical Fiber Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (4), pp.1137-1144. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3521506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-field Radiation Monitoring and Beam Characterisation Through Silicon Diode Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sacristan Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.777-784. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3350342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Cycling Effects on Infrared Radiation-Induced Attenuation of Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.744-751. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3372401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β -rays induced displacement damage on epitaxial 4H-SiC revealed by exciton recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Principato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (4), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0179556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Phosphosilicate Optical Fiber Dosimeters operating in the Visible Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3353043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Differently doped Silica-based Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3437753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Monitoring with Radiosensitive Pure-Silica Core Ultra-Low Loss Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1813-1820. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3380999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on the Sensitivity Calibration at 638 nm of a Phosphorus-Doped Single-Mode Optical Fiber Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5547. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber-based Dosimetry with Optical Frequency Domain Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.20688-20695. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3401249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-04584285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Dose Rate Proton Dosimetry with Radioluminescent Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1829-1836. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3378803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Particle Event Detection with the LUMINA Optical Fiber Dosimeter aboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preirradiation Treatment Influence on the Radioluminescence of a Nitrogen‐Doped Optical Fiber Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221 (3), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202300665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-assisted Methodology for the Design of Fiber-based Dosimeters for a Variety of Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1846 - 1853. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3380318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrogen on the Radiation-Induced Attenuation of Ge-doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (4), pp.752-758. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3359859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Radiation Effects on Silica-Based Optical Fibers and Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (4), pp.982-1020. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3511455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Radiophotoluminescence Dosimeters under X-ray Irradiation at High Doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3365272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber-Based Radiation Detection Using an Ultra-Low-Loss Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation4020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online and offline Radiation-Induced Attenuation measurements on FD-7 radiophotoluminescence dosimeters irradiated at high X-ray doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.107246. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Germano-phosphosilicate Single Mode Optical Fibers for Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (5), pp.1041-1046. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3360342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce/Gd-codoped sol-gel silica glasses: towards temperature-independent radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3362072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Measurement Temperature on Radioluminescence Processes in Cerium-Activated Silica Glasses for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4785. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on Brillouin-based Sensors: Feasibility of temperature and strain discrimination using LEAF Single-Mode optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103326. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2023.103326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level deep-UV subnanosecond laser system based on Nd-doped fiber at 229 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (5), pp.1276. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.483718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Photobleaching and Temperature Effects on 1550 nm Radiation-Induced Attenuation of Germanosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1951-1957. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3263578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation-Induced Attenuation of a Fluorine-doped Single-Mode Optical Fiber at InfraRed Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.549-555. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3239986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Ionizing Dose Deposition in Thin-Layered Devices: Sample-to-Sample Variability and Electronic Equilibrium Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Assaillit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3239950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Ray Effects on Multi-Colored Commercial Light-Emitting Diodes at MGy Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.81. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63 MeV Proton Beam Profile Monitoring with Radioluminescent Ce-doped Optical Fiber Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1168-1174. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3346321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Radiation and Temperature Effects on Brillouin-Based Optical Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (12), pp.1349. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10121349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1925-1932. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3263381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation environment in the Large Hadron Collider during the 2022 restart and related RHA implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.607-617. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3328145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Adhesive Bonding on the Dynamic and Static Strain Transfers of Fibre Optic Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.996. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10090996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interior-points algorithm for color and CCT control of multichannel LED lighting system using a Smart 18-Channel Spectral Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.113541. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3248680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Ion Energy Deposition and SEE intercomparison within the RADNEXT irradiation facility network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Datzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3260309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimization of Optical Fiber Irradiation with X-rays at Different Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.58-74. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation3010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Attenuation and Luminescence study in Radioluminescent Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1917-1924. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3246239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics for Harsh Environments: introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiquan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juejun Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.2460. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.501834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Dosimetry Properties of Radioluminescent Nitrogen-doped Tapered Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3316773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.562-567. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low radiation dose calibration and theoretical model of an optical fiber dosimeter for the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (16), pp.E43. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.483560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental–Simulation Analysis of a Radiation Tolerant Erbium-Doped Fiber Amplifier for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mizan Kabir Shuvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (20), pp.11589. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132011589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the Brillouin scattering properties in microstructured optical fibers by liquid infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Zeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10468. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERN Super Proton Synchrotron Radiation Environment and Related Radiation Hardness Assurance Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1606-1615. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3261181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Processes in Cerium-doped Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3244218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3249299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1908-1916. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3252941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Belanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3243565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture-Induced Mechanical Strain in Gyroscope Optical Fiber Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3287325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Nd-doped LMA fibers for highpower laser emission near 915nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roopa Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2023.3339849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rayleigh-OFDR to estimate the bias drift induced by quasi-static and homogeneous temperature variation of a free-standing fiber-gyro coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3253186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Si-Photonics-Integrated Passive Devices: Postirradiation Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Faugier-Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1973-1981. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3296985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-large Silicon Diode for Characterising Low-intensity Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Sacristan Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.770-776. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3337839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Low-Dose Radiation-Induced Attenuation of Germanium-Doped Optical Fiber at Infrared Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (3), pp.512-517. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3133421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Optical Characterization of Bulk Optical Glasses Under Protons and X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3151964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber-based monitoring of X-ray pulse series from a linear accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-band pumped Tm,Ho:LiYF$_4$ waveguide laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esrom Kifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Brasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Starecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.11840. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.449126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented high-energy heavy ion beams for electronics testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Emriskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3210403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Gd-Doped Sol-Gel Silica Glass Radioluminescence under Electron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskari Timonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Kronholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9248. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation vulnerability of standard and radiation-hardened optical glasses at MGy dose: Towards the design of tolerant optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 585, pp.121531. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radioluminescence in Diversely Doped Multimode Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (7), pp.1625-1632. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3140392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Radiation Response of Backup Optical Fiber Amplifiers for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (7), pp.1500-1505. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3142953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 Loaded Germanosilicate Optical Fibers: Experimental In Situ Investigation and Ab Initio Simulation Study of GLPC Evolution under Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.3916. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12083916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphosilicate Multimode Optical Fiber for Sensing and Diagnostics at Inertial Confinement Fusion Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.22700-22706. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3217436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton process investigation in silica by UV femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 580, pp.121384. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Confocal Chromatic Sensing in Nuclear Reactors: In Situ Optical Refractive Index Measurements of Bulk Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.722-730. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Ultra-High Dose Rate Pulsed X-ray Facilities with Radioluminescent Nitrogen-Doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dachicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3192. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on fiber Bragg gratings: Vulnerability and hardening studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8175. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocycle of point defects in highly- and weakly-germanium doped silica revealed by transient absorption measurements with femtosecond tunable pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.9223. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embedded and Distributed Optical Fiber-based Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3226194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation responses of ultra-low loss pure-silica-core optical fibers in the visible to infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.100191. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omx.2022.100191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation Induced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond direct laser writing of silver clusters in phosphate glasses for x-ray spatially-resolved dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), 110 (24 p.). </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10030110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near‐IR Radiation‐Induced Attenuation of Aluminosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2000807. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202000807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet-visible light-induced solarisation in silica-based optical fibres for indoor solar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mattia Lo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 552, pp.120458. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical changes in silica-based optical fibers exposed to high neutron and gamma fluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 574, pp.121150. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Response of Ce-, Cu-, and Gd-Doped Silica Glasses for Dosimetry of Pulsed Electron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7523. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed temperature and strain fiber-based sensing in radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Fiber Magneto-Optical Effect Using Nanoparticles Doped Sol-Gel Thin Film Deposited Within Microstructured Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bsawmaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3084359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03242709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on the Radiation‐Induced Attenuation of an Ultralow Loss Optical Fiber at Telecommunication Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100518. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X‐Ray Radiation Response of Ultralow Loss Pure‐Silica‐Core Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100519. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of γ-rays Irradiation on Hybrid TiO2-SiO2 Sol-Gel Films Doped with RHODAMINE 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (19), pp.5754. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14195754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient absorption with a femtosecond tunable excitation pump reveals the emission kinetics of color centers in amorphous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (7), pp.1736. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.420198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a Prototype High‐Concentration Photovoltaic System Coupled to Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mattia Lo Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100027. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Influence on the Radiation Responses of Erbium‐Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100002. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Incorporation of Cerium Ions in MCVD-Silica Glass Preforms for Remote Optical Fiber Radiation Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.3362. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21103362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Fiber Bragg Gratings and their Responses under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3076508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Waveguide-Based Sensor for Structural Health Monitoring on Large Surfaces in Aerospace Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03247329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-locked all-PM Nd-doped fiber laser near 910 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (15), pp.3564. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.433313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized pulsed Nd-doped fiber MOPA at 905 nm and frequency conversion to deep-UV at 226 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louanne Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.4240. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.416570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Pure-Silica Multimode Optical Fibers in the Visible and Near-Infrared Domains: Influence of OH Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.2991. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11072991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Ionization and Annealing Processes in Irradiated Ge-doped Silica Fiber Preform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on the Gain of Er- and Er–Yb-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.793-800. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3069016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorous-Doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.906-912. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3053164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of Point Defects in Silicon Dioxide by Femtosecond Laser Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2000802. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202000802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Cu-, Ce-, and CuCe-Doped Silica-Based Fiber Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1782-1787. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3075481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode Interferometry: Application to TiO2–SiO2 Sol-Gel Waveguide-Based Sensing in the Aerospace Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Adnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.401. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8120401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03495651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on Radiation-Sensitive Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2982280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ regeneration of P-doped optical fiber dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (18), pp.5201. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.402382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effects on Radiation Hardened CMOS Image Sensors Exposed to Ultra High Total Ionizing Doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1284-1292. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.3001618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared radiation Induced attenuation of radiation sensitive optical fibers: influence of temperature and modal propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102166. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2020.102166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the UV and X-ray Photosensitivities of Hybrid TiO2-SiO2 Thin Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13173730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03247333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-State X-Ray Radiation-Induced Attenuation in Canonical Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1650-1657. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2969717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Radiation Sensitivity of Ultra-Low Loss Pure-Silica-Core Optical Fibers at Low Dose Levels and Infrared Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.7254. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20247254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and Steady-State Radiation Response of Phosphosilicate Optical Fibers: Influence of H 2 Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2947583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote measurements of X-rays dose rate using a cerium-doped air-clad optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2972043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Response of Fiber Bragg Gratings at Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1637-1642. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2978575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu/Ce-co-Doped Silica Glass as Radioluminescent Material for Ionizing Radiation Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13112611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Neutron Monitoring through Optical Fiber-Based Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), pp.4510. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and discrete hydrogen monitoring through optical fiber sensors based on optical frequency domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Michalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.014009. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab6a73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Simulation Study of the Fiber Composition Effects on its Brillouin Scattering Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2915012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Comparison of CMOS Image Sensor Technologies at High Total Ionizing Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2884037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the MGy dose level radiation effects on the photometric budget of a radiation-hardened CMOS-based camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (22), pp.6165. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.006165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02340623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Sensor Allowing Temperature and Strain Discrimination in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2903922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray preconditioning for enhancing refractive index contrast in femtosecond laser photoinscription of embedded waveguides in pure silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.000065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of silica-based intrinsically emitting nanoparticles produced by an excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.211-221. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.10.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02020638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on WDM and DWDM Architectures of Pre-Amplifier and Boost-Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2953645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">novel Gd 3+ -doped silica-based optical fiber material for dosimetry in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52608-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd 3+ -doped sol-gel silica glass for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.715. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.2.000715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-P2O5 micro-clustering in P-doped silica studied by a first-principles Raman investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42887-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Response of Distributed Feedback (DFB) Bragg gratings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2954575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed detection of hydrogen and deuterium diffusion into a single-mode optical fiber with chirped-pulse phase-sensitive optical time-domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (21), pp.5286-5289. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.005286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02340603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled temperature and γ-radiation effect on silica-based optical fiber strain sensors based on Rayleigh and Brillouin scatterings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (15), pp.21608. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.021608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02340629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification and Calibration of Single Mode Phosphosilicate Optical Fiber for Dosimetry at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2915510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR- and UV-femtosecond laser waveguide inscription in silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.4624. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.004624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02434582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Radiation-Hardened Single-Ended Raman Distributed Temperature Sensors Using Commercially-Available Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2954586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of radiation induced point defects in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.100032. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation and High Temperature Effects on Regenerated Fiber Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (18), pp.4763-4769. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2919761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02434658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical responses of a copper-activated sol-gel silica glass under low-dose and low-dose rate X-ray exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.563. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OSAC.2.000563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Decay Kinetics of Radiation-Induced Attenuation in Bulk Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1612-1618. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays, γ-rays, electrons and protons radiation-induced changes on the lifetimes of Er 3+ and Yb 3+ ions in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.402-407. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR femtosecond pulsed laser-based fiber Bragg grating inscription in a photonic crystal fiber using a phase mask and a short focal length lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geernart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (11), pp.14741. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.014741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on type I Fiber Bragg Gratings: influence of recoating and irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), pp.998 - 1004. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2791640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01764997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Radiation Sensing in the Proton Synchrotron Booster at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Toccafondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1639-1644. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2818760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Modeling of Cladding-Pumped Er3+/Yb3+ - Codoped Fiber Amplifiers for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Alessandro Chiapperino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (17), pp.3594 - 3602. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2841799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the Voids-Fiber Bragg Grating Radiation Response on Temperature, Dose, and Dose Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1619-1623. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Hardening Studies of Optical and Illumination Systems at MGy Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2783187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in radiation-hardened fiber-based technologies for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/aad271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption spectra of P defects in vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Chaitanya Gunturu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.385-400. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Effects on Fiber Bragg Gratings inscribed in Highly Birefringent Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Geernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2886167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Attenuation in Single-Mode Phosphosilicate Optical Fibers for Radiation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.126-131. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Ionizing Dose Effects on a Radiation-Hardened CMOS Image Sensor Demonstrator for ITER Remote Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bounasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2765481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Fiber Bragg Grating Samples Exposed to High Fast Neutron Fluences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2494-2501. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-MeV Electron Exposure Effects on OFDR-Based Distributed Fiber-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1598-1603. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2804663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling of ADMS-Urban by dimension reduction and emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brocheton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.37 - 46. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry Mapping of Mixed Field Radiation Environment through Combined Distributed Optical Fiber Sensing and FLUKA Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Infantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2882135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation resistant single-mode fiber with different coatings for sensing in high dose environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (7), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2885820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiations on the optical properties of ionic copper-activated sol-gel silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the McCumber Theory at High Temperatures in Erbium and Ytterbium-Doped Aluminosilicate Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2836674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays, γ-rays and Proton Beam Monitoring with Multimode Nitrogen-doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2879791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties and lifetime of green emission in γ-ray irradiated bismuth-doped silica photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 482, pp.100-104. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Aluminosilicate Optical Fibers: Spectral Investigations From the Ultraviolet to Near-Infrared Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216 (3), </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-State Radiation-Induced Effects on the Performances of BOTDA and BOTDR Optical Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2772333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature Radiation Effects and Influence of Drawing Conditions on Phosphorous-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1800553. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured blue emission in Bismuth doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.663-667. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray, Proton, and Electron Radiation Effects on Type I Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1632 - 1638. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2823771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardened high-power Er 3+ /Yb 3+ -codoped fiber amplifiers for free-space optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (13), pp.3049. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.003049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Self-Trapped Holes on the Responses of Fluorine-Doped Multimode Optical Fibers Exposed to Low Fluences of Protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trinzcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1800547. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01925987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal-micro-luminescence characterization of femtosecond laser irradiated silica and borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 435, pp.251-257. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence and Optically Stimulated Luminescence Responses of a Cerium-Doped Sol-Gel Silica Glass Under X-Ray Beam Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1591-1597. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2787039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of Fibre Bragg Gratings samples under High Fast Neutrons Fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Kinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.04004. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-Ion and &amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;LaTeX&amp;quot;&amp;gt;$\gamma$ &amp;lt;/tex-math&amp;gt; &amp;lt;/inline-formula&amp;gt;-Ray Irradiated Silica-Based Glasses Characterized by Luminescence and Raman Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1604-1611. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2778884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardened Architecture of a Single-Ended Raman-Based Distributed Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2631539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Distributed OFDR-Based Sensing Performance in Mixed Neutron/Gamma Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.61-67. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2606566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Radiation Tests of Radiation-Hardened Fiber Bragg Grating-Based Sensors for Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.2307 - 2311. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2673023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady γ-Ray Effects on the Performance of PPP-BOTDA and TW-COTDR Fiber Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.396. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17020396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of water level and temperature in storage fuel pools through optical fibre sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.0. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized radiation-hardened erbium doped fiber amplifiers for long space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (16), pp.163104. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4981532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled irradiation-temperature effects on induced point defects in germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (18), pp.10697-10708. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1244-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivated processes in optical fibers: generation and conversion mechanisms of twofold coordinated Si and Ge atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (19), pp.195202. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa693b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s State of the Art Distributed Optical Fibre Sensors Qualified for the Monitoring of the French Underground Repository for High Level and Intermediate Level Long Lived Radioactive Wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.1377. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17061377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of copper- and cerium-doped optical fiber materials for proton beam monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (1), pp.567-573. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2606622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations Between Structural and Optical Properties of Peroxy Bridges from First-Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (7), pp.4002-4010. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin spectroscopy study of the radiation resistance of ferroelectric copolymer filled with Al2O3 and ZnO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.30701. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2017160383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Characterization of Optical Frequency Domain Reflectometry Fiber-Based Distributed Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.1688-1693. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2527831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Frequency Domain Reflectometer Distributed Sensing Using Microstructured Pure Silica Optical Fibers Under Radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2038-2045. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2519238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Characterization of Gamma Radiation Effects on Single-Ended Raman Based Distributed Fiber Optic Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2051 - 2057 </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2528584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2644981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence investigation of Ge-point defects in silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp. 1-7. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation campaign in the EOLE critical facility of fiber optic Bragg gratings dedicated to the online temperature measurement in zero power research reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Di Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp. 2887 - 2894. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2618906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of Ce-Codoped Germanosilicate and Phosphosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2058 - 2064. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2507861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardened Fiber Bragg Grating Based Sensors for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.68 - 73 </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2621165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Coating Impact on OFDR Optical Remote Fiber-Based Sensors Performances for Their Integration in High Temperature and Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (19), pp.4460-4465. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2016.2552459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different red emissions in irradiated germanosilicate materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.127-132. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2016.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped silica nanoparticles: production and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buscarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (7), pp. 2213-2220. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.6.002213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–gel derived copper-doped silica glass as a sensitive material for X-ray beam dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.104-109. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2015.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Rate Effect Comparison on the Radiation Response of Type I Fiber Bragg Gratings written with UV cw Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2046 - 2050 </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2518919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardening of Digital Color CMOS Camera-on-a-Chip Building Blocks for Multi-MGy Total Ionizing Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.45 - 53. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2636566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Single Particle Displacement Damage in Silicon - Part I: Global Approach and Primary Interaction Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.133 - 140. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2615133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation temperature influence on the in-situ measured radiation induced attenuation of Ge-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2627598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation and Sobol' sensitivity analysis of an atmospheric dispersion model applied to the Fukushima nuclear accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.3484 - 3496. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium-activated sol–gel silica glasses for radiation dosimetry in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.046201. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/4/046201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for localized implantation and live-characterization of keV energy multiply charged ions at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ban D’etat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benyagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (11), pp.113901. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Raman of oxygen dangling bonds in amorphous silicon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (2), pp.230-234 </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction in optical fibres and fibre Bragg gratings under nuclear reactor high neutron and gamma fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2317 - 2322. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2570948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2-loading treatment of Ge-doped silica fibers: a radiation hardening process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (9), pp.2311 - 2316 </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2016.2533670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gamma and neutron irradiation on the mechanical properties of Spectralon# porous PTFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H. Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Datte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Khater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent sources identification for transmission lines problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v4i2.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01845616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiated Ultrashort High-Power Electromagnetic Pulses Induce ATP Release in B16F10 Murine Melanoma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.66-74. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jemaa.2015.73008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of photo-inscription conditions on the radiation-response of fiber Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.8659-8669. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge (2), Ge (1) and Ge-E′ centers in irradiated Ge-doped silica: a first-principles EPR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.1054-1064. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.5.001054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma and x-ray irradiation effects on different Ge and Ge/F doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.085901. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neutron and gamma-ray irradiations on rad-hard optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.898-911. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.5.000898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Total Ionizing Dose and Temperature Effects on Micro- and Nano-Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.1226-1232. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2416975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Radiation Hard CMOS Image Sensor: Design, Characterization and X/Gamma Rays Total Ionizing Dose Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2956 - 2964 </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2490479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of OFDR-based distributed sensors to high γ-ray doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (15), pp.18997-19009. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.018997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardened Optical Frequency Domain Reflectometry Distributed Temperature Fiber-Based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2988-2994. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2482942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site Regeneration Technique for Hole-Assisted Optical Fibers Used In Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2941-2947. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2484353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Radiation and Hydrogen-Loading on the Performances of Raman-Distributed Temperature Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (12), pp.2432 - 2438. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2388453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Vulnerability of Fiber Bragg Gratings in Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (12), pp.2646-2651. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2364526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on heavy ion induced Single-Event Transients (SETs) in highly-scaled FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.631-635. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02048893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on optical frequency domain reflectometry fiber-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (20), pp.4571-4574. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.004571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state γ-ray radiation effects on Brillouin fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proc. SPIE 9634, 24th International Conference on Optical Fibre Sensors, 9634, pp.96344V. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2194990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of O2 -Loading Pretreatment on the Radiation Response of Pure and Fluorine-Doped Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3302 - 3308. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2357994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Silicon Film Thickness on Charge Collection Mechanisms of Nanometer Scaled SOI Devices Under Heavy Ion and Pulsed Laser Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1628 - 1634. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2314143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01056408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Theoretical and Experimental Studies for the Radiation Hardening of Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1819 - 1825. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2321480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01056409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of densification atmosphere on optical properties of ionic copper-activated sol-gel silica glass: towards an efficient radiation dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.026203. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/1/2/026203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge-doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3485 - 3490. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Irradiation Response of Hole-Assisted Carbon Coated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3309 - 3314. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2360853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening sensitivity analysis of a radionuclides atmospheric dispersion model applied to the Fukushima disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Korsakissok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hard erbium optical fiber and fiber amplifier for both low- and high-dose space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.2541-2544. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.002541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00979628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation tolerant fiber Bragg gratings for high temperature monitoring at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (18), pp.5313-5316. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02047295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Temperature Distributed Monitoring System Based On Raman Scattering in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepine-Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.0018-9499. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR parameters of E′ centers in v−SiO2 from first-principles calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.014108. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01056412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Design of High Power Er3+/Yb3+ -Codoped Fiber Amplifiers for Space Missions by Means of Particle Swarm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.3100108. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2299635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00953681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray irradiation effects on fluorine-doped germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (8), pp.1683-1695. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.4.001683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01037856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared radio-luminescence of O2 loaded Rad-Hard silica optical fibers: a candidate dosimeter for harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.183508. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Kinetics of Formation and Annealing of Single Particle Displacement Damage in Microvolumes of Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duhamel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2826 - 2833. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2364397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Silica-Based Optical Fibers: Recent Advances and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.2015 - 2036. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2235464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00835037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Radiation-Hardened Rare-Earth Doped Amplifiers through a Coupled Experiment/Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vivona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (8), pp.1247 - 1254. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2013.2245304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00835035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SOI Substrate on the Radiation Response of UltraThin Transistors Down to the 20 nm Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2583 - 2589. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00854034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-Doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4251 -4256. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined High Dose and Temperature Radiation Effects on Multimode Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4305 - 4313. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2281832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Damage Effects in Pinned Photodiode CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (6), pp.2872 - 2877. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2224129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Vulnerability of Advanced CMOS Technologies to MGy Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2590 - 2597. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00854044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approach for the Prediction of Transient and Permanent Degradations of Image Sensors in Complex Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4297 - 4304. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Approach to Use CMOS Image Sensors for Fusion by Inertial Confinement Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4349 - 4355. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2286673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibre as a TL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 360, pp.9. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial O2 distribution in amorphous SiO2 nanoparticles determined by Raman and photoluminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iovino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (10), pp.104305. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00862267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4341-4348. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2282410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fluorine on the fiber resistance studied through the nonbridging oxygen hole center related luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (19), pp.193107. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the visible absorption in radiation-resistant optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.1769-1776. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.3.001769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Current Random Telegraph Signals in Solid-State Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tauziede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4323 - 4331. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2290236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00925580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects in CMOS Isolation Oxides: Differences and Similarities With Thermal Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2623 - 2629. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00854065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen deficient centers in silica: optical properties within many-body perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.335502. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/335502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00847904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and dimension reduction of a steam generator model for clogging diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2013), pp.143-153. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel derived ionic copper-doped microstructured optical fiber: a potential selective ultraviolet radiation dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (28), pp.29751. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.029751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous doping and drawing effects on the Raman spectroscopic properties of O = P bond in silica-based fiber and preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.1391-1396. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.2.001391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00732431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Optical Fibers in Megajoule class Laser Environments: Advantages and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.1317-1322. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2199130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00732132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities Between Proton and Neutron Induced Dark Current Distribution in CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saint-Pé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.927 - 936. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2203317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects in Pinned Photodiode CMOS Image Sensors: Pixel Performance Degradation Due to Total Ionizing Dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.2878 - 2887. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2222927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00768295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of CMOS image sensors in megajoule class laser harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (18), pp.20028-20042. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Variations in the Wavelength Distributions following Photon Interferences: Analogy with Electron Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu S. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRN Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, Article ID 174952, 4 p. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5402/2012/174952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Radiation Induced Dark Current Sources in Pinned Photodiode CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.918 - 926. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2190422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Radiation Responses of Optical Fibers: Influence of MCVD Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (6), pp.2894 - 2901. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2222440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00768280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the radial ionization profile on SEE prediction for SOI transistors and SRAMs beyond the 32-nm technological node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.840 - 847. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2109966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Ionizing Dose versus Displacement Damage Dose Induced Dark Current Random Telegraph Signal in CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saint-Pé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.3085 - 3094. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2171005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Radiation Induced Narrow Channel Effects in a Commercial 0.18 µm Bulk Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2807 - 2815. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2170854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient radiation-induced effects on solid core microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (22), pp.21760. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.021760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00634467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γ-ray induced GeODC(II) centers in germanium doped α-quartz crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 (16-17), pp.3288-3291. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00604680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU prediction from SET Modeling using multi-node collection in Bulk transistors and SRAMs down to the 65nm technology node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Shrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1338 - 1346. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2144622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Large Dispersion of Deposited Energy in Thin Active Layer Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2664 - 2672. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical amplification of phase conjugation using a modulated optical feedback in a Nd:YVO_4 laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.490. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-peak-power nanosecond pulse generation by stimulated Brillouin scattering pulse compression in a seeded Yb-doped fiber amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.241-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total Dose-Induced Dark Current in CMOS Image Sensors From Interface State and Trapped Charge Density Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (6), pp.3087 - 3094. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2077653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and Steady State Radiation Responses of Solarization-Resistant Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.2049-2055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of picosecond blue light pulses at 464 nm by frequency doubling an Nd-doped fiber based Master Oscillator Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bartolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.5100-5105. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.005100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Damage Effect Due to Neutron and Proton Irradiations on CMOS Image Sensor Manufactured in Deep Sub-Micron Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (6), pp.3101 - 3108. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2085448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Stirred Reverberation Chamber (MSRC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palladian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.257-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ions clustering in Nd3+/Al3+-codoped double-clad fiber laser operating near 930 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bartolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of phosphorus-related point defects in silica fiber performs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Origlio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Boscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (20), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.205208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Optical Sensor for Dynamical Deformation Measurements on 1-D or 2-D Mechanical Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (18), pp.1311-1313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrodyne optical frequency shifting for heterodyne self-mixing in a distributed-feedback fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Bartolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.2746-2748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00344373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new magneto-optical trap-target recoil ion momentum spectroscopy apparatus for ion-atom collisions and trapped atom studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Cassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.103102. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2994151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00344081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field amplitude and phase measurements using heterodyne optical feedback on solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00273017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the temporal dynamics of an actively Q-switched double-clad fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281, pp.2243-2247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Sensor for Real-Time Reconstruction of Distortions on Electronically Steered Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quéguiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.1763-1765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field amplitude and phase measurements using heterodyne optical feedback on solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal for Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00374432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient radiation responses of silica-based optical fibers : Influence of modified chemical-vapor deposition process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.023104. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2161826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14-MeV neutron, gamma-ray, and pulsed X-ray radiation-induced effects on multimode silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3750-3757. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.886222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00431850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio molecular dynamics simulations of oxygen-deficient centers in pure and Ge-doped silica glasses: Structure and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laudernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.2596. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma and UV Radiation-Induced Color Centers in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 480-481, pp.323-328. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.480-481.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced-Defects Localization in Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 480-481, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.480-481.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00369252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dimethyl sulfoxide force field for molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glättli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 374 (3-4), pp.201--205. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00550-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (213)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillating sol-gel silica glasses and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hubert Curien, Jun 2025, St Etienne (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Modal Excitation of FBGs in FMF Through Inscription Techniques and the use of a Spatial Multiplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Hainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québéc, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Refractive Index Change in Optical Fibres Through Rayleigh-OFDR and FBG Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Enhancement of Tapered Cerium-Doped Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallifuoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBG-Based Accelerometer With Temperature Compensation for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Radiation Response of Ultra-Low Loss Optical Fibers: Role of Self-Trapped Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type III Femtosecond Fiber Bragg Grating Behaviors Under X-Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sapaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Optical Materials and Waveguides (BGPP) OPTICA Optica Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPP.2024.BTu3A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of total ionizing dose levels in the Large Hadron Collider during 2022 restart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Biłko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sebban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/jacow-ipac2023-thpa047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of epitaxial layer of 4H-SiC to β-rays and X-rays irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Principato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCSDICE-EXMATEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very High Dose Rate Proton Dosimetry with Radioluminescent Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of Germanosilicate Optical Fibers as a function of γ-ray Dose and Dopant Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pecorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of beta ray irradiation on 4H-SiC epitaxial layer probed by exciton recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Principato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICSMEET2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Differently doped Silica-based Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures dosimétriques en temps réel du signal de radioluminescence d’un verre de silice dopée Gd déportées via une fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2023 - 40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and Radioluminescence Processes in Sol-Gel Gd3+-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed fiber dosimetry solution with ultra-low loss pure-silica core optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADOPT 2023: Radiation effects on Optoelectronics and photonics technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de silice dopés cérium pour la détection de rayonnements ionisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh-OFDR Strain Distribution Measurement of a Self-Standing Fiber-Gyroscope Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription laser femtoseconde d’agrégats d’argents dans des verres de phosphate : Application à la dosimétrie résolue spatialement des rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congès de l’ACFAS - Section 600 : Colloques multisectoriels - 619 : Le verre : reflet de société, fenêtre sur les avancées technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Canadienne-Française pour l'Avancement des Sciences, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on mechanical properties following the insertion of an optical sensor during additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Photonic Technologies [LANE 2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Fürth, Germany. pp.326-329, </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Microstructured Optical Fiber for Magnetic-field Sensing in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo, Salt Lake City UT,, United States. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3249299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03818552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embedded and Distributed Optical Fiber-based Dosimeter for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects NSREC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation-Induced Attenuation of Fluorine- Doped Optical Fibers at InfraRed Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy materials and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science, Engineering &amp; Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Strain Analysis of a Quadrupolar Fiber-Optic Gyroscope Coil by Brillouin-OTDA and Rayleigh-OFDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Optical Fiber Sensors, Technical Digest Series (Optica Publishing Group, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Alexandria, United States. pp.Th4.15, </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2022.Th4.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror-Assisted Radioluminescent Optical Fibers for X-ray Beam Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benbdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Provo (Utah), United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radiation and temperature on high temperature resistant fiber Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.54, </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Attenuation and Luminescence study in Radioluminescent Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Radiation Response of Backup Optical Fiber Amplifiers for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium-doped silica MCVD preforms: from the fabrication to optical fiber remote radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2, Advanced Dielectrics and related Devices Symposium (SiO2 2021) - 13th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-rate dependence of the Radiation-Induced Attenuation of an Ultra-Low Loss Optical Fiber in the Near InfraRed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2-2021 : 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Beam Monitoring Using Optical Fiber Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and high temperature responses of regenerated Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADOPT 2021 - Workshop on Radiation Effects on Optoelectronics and Photonics Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04127093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg Grating based sensors for applications in harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Radioluminescence in Diversely Doped Multimode Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fiber-based Monitoring of X-Ray Pulse Series from a Linear Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Assaillit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, OTTAWA - Ontario, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramagnetic defects induced in pure and doped optical fibers: influence on the transmission properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2-2021 : THE 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped silica glasses for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Physics of Advanced Materials (ICPAM-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New glassy materials for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Radiation Effects on Optoelectronics and Photonics Technologies (RADOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on the Radiation-Induced Attenuation of an Ultra-Low Loss Optical Fiber at Telecommunication Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 : THE 13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation lnduced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONCTIONNALISATION D’UNE FIBRE OPTIQUE MICROSTRUCTUREE PAR DEPOT D’UNE COUCHE MINCE DOPEE AUX NANOPARTICULES MAGNETIQUES POUR LA MESURE MAGNETO-OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bsawmaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X-Ray Radiation Response of Ultra-Low Loss Pure-Silica-Core Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES (SiO2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal chromatic sensor for displacement monitoring in research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic. pp.04021, </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of γ-rays irradiation on the photoluminescence properties of hybrid TiO2-SiO2 sol-gel films doped with Rhodamine 6G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2-2021 : The 13th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03690788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Beam Profile Monitoring with Silica-based Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled radiation and temperature effects on Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free-Space Laser Communications XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2544164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Temperature and Radiation Effects on Erbium and Erbium- Ytterbium Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtual Event], United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber strain and temperature coefficients determination based on Rayleigh-OFDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.T3.42, </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2020.T3.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration of Fiber Bragg Gratings and their Responses under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances on Radiation-Hardened Optical Fiber Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.W4.83, </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-structured optical fiber functionalization with magnetic nanoparticles doped sol-gel matrix: application to an all-fiber magnetic field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bsawmaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. pp.W4.8, </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Cu, Ce and CuCe Doped Silica-based Fiber Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed temperature and strain measurement for radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Responses of Fiber Random Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS50773.2020.9857691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBOHCs’ photocycle revealed in synthetic silica by transient absorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ultrafast Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. pp.Tu4B.42, </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/UP.2020.Tu4B.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Recombination Process in irradiated Ge-doped Silica Preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fibers for Dosimetry in External Beam Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead O’keeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Woulfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. pp.STu5D.2, </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SENSORS.2020.STu5D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorus-doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtuel Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers doped with active ions for large mode fiber lasers and radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient and Steady-State Radiation Response of Phosphosilicate Optical Fibers: Influence of H2 Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on WDM and DWDM Architectures of Preamplifier and Boost-Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hardened single-ended dual-source Raman distributed temperature sensor for harsh environments mixing high radiation and temperature constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-response of Fiber Bragg Gratings at Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of X-rays and protons on integrated magnetic inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Oumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Capraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pietroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Test Integration and Packaging (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Measurements of X-rays Dose Rate using a Cerium-doped Air-clad Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large core, low-NA Neodymium-doped fiber for high power CW and pulsed laser operation near 900 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Radiation Sensing at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference (IPAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.WEPAF083, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-WEPAF083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the voids-fiber Bragg grating radiation response on temperature, dose and dose-rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of point defects in silicon dioxide by multiphoton femtosecond laser exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Sensor Allowing Temperature and Strain Discrimination in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Rays, Gamma-Rays and Proton Beam Monitoring with Multimode Nitrogen-Doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.F5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et modélisation 0D/1D des systèmes : application au vieillissement des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Yalamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation Induced Attenuation of Radiation Sensitive Optical Fibers: Influence of Temperature and Modal Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.E8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Optical Frequency Domain Reflectometry fiber-based sensors for distributed temperature measurements during vacuum thermal cycling of satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring Series (EWSHM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.0307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–gel silica glasses for radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on the Physics of Optical Materials and Devices (ICOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Igalo, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Effects on Fiber Bragg Gratings Inscribed in Highly Birefringent Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.B4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary X-ray experiments of CERTYF project: combined radiations & temperature effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Aluminosilicate Optical Fibers in the Ultraviolet and Near-Infrared Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonpietro Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wavelength effects on the refractive index change of waveguides written by femtosecond pulses in silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped sol–gel silica glasses for radiation dosimetry in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPhotonics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Dose and Low Dose rate measurements of X-rays using Copper-doped Sol-gel Silica Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de photochromisme sur amplicateur forte puissance à base de fibre optique double-gaine codopée Erbium-Ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Comparison of CMOS Image Sensor Technologies at High Total Ionizing Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Optoelectronic Detectors (CNES Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential performance loss and compensation techniques of a lens under ionizing radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Franckfurt, Germany. pp.106900T, </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Radiations and Temperature Effects on FBGs Photo-inscribed by Femtosecond Laser in Radiation-Hardened Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.BM4A.5, </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.BM4A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01919595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure fibrée de la Radioluminescence et de l’OSL d’un verre de Silice Sol-gel Codopé Cu+/Ce3+ sous Irradiation X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Sensor for Temperature and Strain Discrimination in Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecoeuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry Mapping of Mixed Field Radiation Environment Using Distributed Optical Fiber Sensing and FLUKA Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Infantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.F4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Combinés Radiations – Température sur les Réseaux de Bragg Régénérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMRAD: Development of a Multi-Megagray Radiation Hard CMOS Camera for Dismantling Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond IR laser Inscription and X-ray Radiation Response of Fiber Bragg Gratings in Aluminosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.BM2A.2, </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.BM2A.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01919695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Optical Fiber based Dosimetry at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.WC1, </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.WC1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation influence on Er/Yb doped fiber amplifiers performances: high power and WDM architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West Conference (PW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.1052410, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2290381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase mask-based IR femtosecond grating inscription in a photonic crystal fiber with short focal length cylindrical lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baghdasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics 2018 (BGPP, IPR, NP, NOMA, Sensors, Networks, SPPCom, SOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.JTh4A.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X-ray Radiation Responses of Solarization-Resistant Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Comparison of CMOS Image Sensor Technologies at High Total Ionizing Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kona, United States. pp.B3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MGy Radiation - Hardened Imaging Systems: Recent Advances and on-going Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOBAN project –Development of radiation-tolerant fiber-based temperature and strain monitoring sensors for nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Optical Fiber Radiation Sensing in the Proton Synchrotron Booster at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Toccafondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal-micro-luminescence characterization of femtosecond laser irradiated silica and borosilicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardened temperature measurement chain based on femtosecond laser written FBGs in a specific optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Specialty Optical Fibers and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limassol Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre de silice sol-gel dopé Cérium pour une dosimétrie fibrée de radiations ionisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Total Ionizing Dose Induced MOSFET Variability Effects on Radiation Hardened CMOS Image Sensor Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Improving the Performances ofRadiation Hard CMOS Image Sensors forGigarad (Grad) Total Ionizing Dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Image Sensor Workshop (IISW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays, Protons and Electrons Radiation Effects on Fiber Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERN, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04952682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on type I fiber Bragg gratings: influence of recoating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. pp.103232E, </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2263290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Ionizing Dose Effects on a Radiation Hardened CMOS Image Sensor Demonstrator for ITER Remote Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bounasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-State Radiation-Induced Effects on the performances of BOTDA and BOTDR Optical Fiber Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, New Orleans, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the core dopants on the Brillouin signature of specialty optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Specialty Optical Fibers and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limassol Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on optical fiber sensors: recent progresses and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FURHIS project: Development of MGy Radiation‐Hardened Imaging System for ITER remote handling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mont-Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of rare-earth-doped amplifiers for space mission through a hardening-by-system strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100960F, </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2249284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy total ionizing dose induced MOSFET variability effects on radiation hardened CMOS image sensor performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiations Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Geneva, Switzerland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Decay Kinetics of Radiation-Induced Attenuation in Bulk Optical Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Novel Optical Fibers for Proton Therapy Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duhamel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the voids-fiber Bragg grating radiation response on temperature, dose and dose-rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boson peak in pure and Ge-doped core optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the McCumber theory in a wide temperature range for Er3+ emission cross section calculation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Radiation Tests of Radiation-Hardened Fiber Bragg Grating Based Sensors for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kuhnhenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and Its Effects on Components and Systems Conference (RADECS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions radiation effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed temperature and radiation effects on fluorine-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardening of Digital Color CMOS Camera-on-a-Chip Building Blocks for Multi-MGy Total Ionizing Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardened Architecture of a Single-Ended Raman-Based Distributed Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the radiation effect on the rare-earth spectroscopic parameters for the optical amplifier simulation in space environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Reliability of Optoelectronics for Systems (ISROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of point defects in silica-based optical fibers by cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and Its Effects on Components and Systems Conference (RADECS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Bragg grating radiation-response dependency on the Bragg wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Sep 2016, Sydney, Australia. pp.BW5B.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardened Fiber Bragg Grating Based Sensors for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Radiation and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-rays preconditioning effects on the induced refractive index change in femtosecond laser fabrication of embedded waveguides in silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Copper- and Cerium-doped Optical Fiber Materials for Proton Beam Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation campaign in the EOLE critical facility of fiber optic Bragg gratings dedicated to the online temperature measurement in zero power research reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Di Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.7465570, </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Radiation Hardened Fiber-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016 - Optical Fibers for Space Projects (FW2F)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Oct 2016, Rochester, United States. pp.FW2F.1, </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2016.FW2F.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of H2 Loading on The Refractive Index Change in Waveguides Written by Femtosecond Laser Pulses in Pure Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia. pp.BT3B.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of peroxy link defects from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardening of Digital Color CMOS Camera-on-a-Chip Building Blocks for Grad Total Ionizing Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Optoelectronic Detectors (CNES Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of integrated waveguides incorporating semiconducting single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Mechanisms of Ionizing Radiation Effects on Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Sep 2016, Sydney, Australia. pp.BW5B.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Single Particle Displacement Damage in Silicon – Part I: Global Approach and Primary Interaction Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of irradiation temperature on the radiation induced attenuation of Ge-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and Its Effects on Components and Systems Conference (RADECS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Distributed OFDR-Based Sensing Performances in Mixed Neutron/Gamma Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear and Space Radiation Effects Conference (NSREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and limitations for the integration of fiber-based sensors in harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Reliability of Optoelectronics for Systems (ISROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on N-doped silica optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two sensing technologies based on Rayleigh scattering in optical fibers: Optical Frequency Domain Reflectometry and Tunable Wavelength Coherent Optical Time Domain Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers in nuclear reactor at high neutron and gamma fluences: structural modifications and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of OFDR Distributed Sensors Based on Microstructured Pure Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 15th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscow, Russia. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium Codoping Effect on the Radiation Response of Germanosilicate and Phosphosilicate Multimode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fibre standard Corning SMF28 par réflectométrie PP-BOTDA et TW-COTDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG'35 - Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of MGy ionizing dose effects induced in thin oxides of micro-electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres optiques dopées aux terres rares et amplificateurs optiques pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG'35 - Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des fibres germanosilicates par cathodoluminescence et par analyse dispersive en énergie (EDX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG'35 - Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Radiation Hardened Camera for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation campaign in EOLE reactor facility of fibre Bragg grating sensors dedicated to the online temperature measurement in critical reactor facilities (SOMETIME project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Industrial Space Charge Measurement Facility for Extruded HVDC Full Scale Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plopeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Conf. on Insulated Power Cables Jicable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the integration of optical fibers and fiber-based sensors in nuclear environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT 2015: Italian National Conference on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Fibers and Fiber sensors for Fission and Fusion Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of OFDR-based distributed sensors to radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence guidée dans des guides d’onde intégrés incorporant des nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MGy Radiation Hardened CMOS Image Sensor: Design, Characterization and Total Ionizing Dose Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Optical Frequency-Domain Reflectometry Based Sensors for Nuclear Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of Optical Fibers Loaded with Molecular Oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT 2015: Italian National Conference on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative copper-doped glasses and fibers as sensitive materials for ionizing beam dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2015 (4th International Conference on the Physics of Optical Materials and Devices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Multi-MGy / Grad Radiation Hardened CMOS Image Sensors for Nuclear Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Estribeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Image Sensor Workshop (IISW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vaals, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOBAN project: towards the development of radiation-tolerant fiber-based temperature sensors for nuclear industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Curitiba, Brazil. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2195063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Site Regeneration Technique for Hole-Assisted Optical Fibers Used in Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAKE 1 Experiment - Fibre Optic Compaction Measurement and Fibre Bragg Gratings Testing under High Fast Neutrons Fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gusarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induced attenuation kinetics in pure silica-core optical fibers during successive irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coating impact and radiation effects on optical frequency domain reflectometry fiber-based temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Curitiba, Brazil. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2194989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Theoretical and Experimental Studies for the Characterization of Defects in Silica Under Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Symposium EEE: Materials Behavior under Extreme Irradiation, Stress or Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.EEE3.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and radiation induced effects on performances of Raman fiber-based temperature sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Santander, Spain. pp.91576U-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Temperature Distributed Monitoring System Based On Raman Scattering in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.PG4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets antagonistes de la vitesse de chauffe sur la sensibilité de la réponse de deux détecteurs en mode-TL : le TLD500 et la fibre optique dopée Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced defects in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2 Advanced Dielectrics and Related Devices (SiO2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of O2 loading pre-treatment on the radiation response of pure and fluorine doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.PG2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel derived ionic copper-doped glasses and microstructured optical fibers: a potential radiation dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nis, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled theoretical and experimental studies for the radiation hardening of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Radiation and Its Effects on Components and Systems (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many Body Perturbation Theory Study of Dopants and Defects in Crystalline and Amorphous GeO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Martin-Samos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Symposium BB: Materials for End-of-Roadmap Devices in Logic, Power and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.BB11.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Irradiation Effects on the Structural Properties of KU1, KS-4V and I301 Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giacomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Radiation and Its Effects on Components and Systems (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hardened Erbium-doped optical fibers and amplifiers for future high-dose space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.8971-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00947407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Response of Ce-Doped Phosphosilicate Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined temperature and radiation effects on solarization-resistant silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Kinetics of Formation and Annealing of Single Particle Displacement Damage in Microvolumes of Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardening of FBG in harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Santander, Spain. pp.91578I-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman measurements in silica glasses irradiated with energetic ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jiménez-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced defects in F-doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOOK OF ABSTRACTS Under the Patronage of Comune di Cagliari and Università di Cagliari SEARCH Conference Hall Largo C. Felice 2 SiO2 Advanced Dielectrics and Related Devices X International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy. pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence et OSL dans une préforme de silice sol-gel dopée Cu+ sous différentes conditions d’irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées sur les Fibres en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Nuclear and Space Radiation Effects on Components NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton irradiation response of Hole-Assisted Carbon Coated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.PG3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01027557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh environments (temperature, radiations) effects on silica-based optical fibers and components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Reynald Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00845045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined High Dose and Temperature Radiation Effects on Multimode Silica-based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mechanical strain on the charge collection mechanisms of nanometer scaled SOI devices under heavy ion and pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Radiation and Its Effects on Components and Systems (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Total Ionizing Dose and Temperature Effects on Micro- and Nano-electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00845006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Current Random Telegraph Signals in Solid-State Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Virmontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tauziede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Geoffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Collection Analysis under Heavy Ion Irradiation in Multiple-Gate Devices: FinFETs and Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE. NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening Approach to Use CMOS Image Sensors for Fusion by Inertial Confinement Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear background effects on plasma diagnostics for megajoule class laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Target Diagnostics Physics and Engineering for Inertial Confinement Fusion II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.885004, </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00871773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approach for the Prediction of Transient and Permanent Degradations of Image Sensors in Complex Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference (NSREC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00844922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibres as a TSL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of optical detection systems to megajoule class laser radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 8439, Optical Sensing and Detection II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of clogged steam generators: a sensitivity analysis of dynamic themohydraulic model output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Melaine Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONE19 - 19th International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Osaka, Japan. 11 p. ; ICONE19-43254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of rare-earth-doped fibers for space missions: origins of radiation-induced attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense and Security 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Orlando, United States. pp.7316-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00356552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced optical degradation in erbium doped fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on fiber Optics and Photonics,PHOTONICS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00356365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron, Gamma-Ray and Pulsed X-Ray Radiation-Induced Effects on Multimode Silica-Based Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUCLEAR &amp; SPACE RADIATION EFFECTS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Florida, United States. pp.session I1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00432156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 MeV and Atmospheric Neutron Monitoring Through Optical Fiber Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Detection with Radiosensitive Pure-Silica Core Ultra-Low Loss Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and its Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line attenuation measurements of RPL dosimeters irradiated with X-Ray sources for high-dose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD-20 20th International Conference on Solid State Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Responses of Pure-Silica Core Multimode Optical Fibers in the UV to near-IR Domains at MGy Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation and its Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration in the Visible and Infrared Domains of Multimode Phosphosilicate Optical Fibers for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silicaglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility of Dose Rate Measurements with Radioluminescent Nitrogen-doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sol-gel waveguide sensor for damage detection in aerospace domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Royon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sol-Gel Conference Solgel 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03804974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton dosimetry using radiation-induced luminescence in micrometer-core germanosilicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Belanger-Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ln-Situ Optical Characterization of Bulk Optical Glasses Under Proton Exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna, Austria. PE2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high Dose Rate Pulsed X-ray Source Monitoring Based On Radioluminescent N-doped Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dachicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne (AUT), Austria. IEEE, 2021 21th European Conference on Radiation and Its Effects on Components and Systems (RADECS), 2022, </w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online optical refractive index measurement in research reactor core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chemol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Maskrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic. EDP Science, EPJ Web Conference ANIMMA 2021 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications, 253, pp.04020, 2021, </w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed X-ray Source Dosimetry Based On Radioluminescent Nitrogen Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffray Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on the Radioluminescence of Cu, Ce and CuCe Doped Silica-based Fiber Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Kerboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the RIA Induced in Canonical Optical Fibers under Continuous X-ray Irradiation at Room and Liquid Nitrogen Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS : RADiation Effects on Components &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Radiation and Temperature Effects on Brillouin Scattering based Sensing with Ge-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landolt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Osmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.WF44, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.WF44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiation responses of pure or doped multimode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Radiation Resistant Single-Mode Fiber for Sensing in High Dose Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Montron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.PE8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects on the Photometric Budget of a MGy Radiation-Hardened Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.PE6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de l'évolution de l'atténuation induite par radiation dans des verres optiques pendant et après irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the 800 nm fs-laser inscription conditions on the characteristics and thermal stability of FBGs inscribed in fluorine-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.ThE55, </w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.ThE55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerated Fiber Bragg Gratings under High Temperature and Radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.WF65, </w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFS.2018.WF65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and simulation study of the fiber composition effects on its Brillouin scattering signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference (OFS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.ThE16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dégradation de systèmes optiques due au changement d'indice de réfraction induit par radiations ionisantes au MGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions of NBOHCs in an electron and gamma-ray irradiated germanosilicate optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference SiO2 and Advanced Dielectrics (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of γ-ray radiation effects on TW-COTDR optical fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors (OFS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. Proceedings Volume 10323, 25th International Conference on Optical Fiber Sensors, pp.103236B, </w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2263423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of silica based optical fibers irradiated with heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Radiation Effects in Insulators (REI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber based sensors for the monitoring of liquid Nitrogen levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Périsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017: International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lièges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of X-Ray Photo-Charge Induced Speckles in a Radiation Hardened CMOS Image Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziouz Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6 MeV Electron exposure effects on OFDR-based distributed fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rizzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Hardening Studies of Optical and Illumination Systems at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Uffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni-ions and γ-ray irradiated Silica-based Glasses characterized by Luminescence and Raman Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolated degradation of optical systems at MGy levels due to radiation-induced refractive index change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Allanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Effects of Radiation and Temperature on the Performances of Rayleigh and Raman Fiber-based Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Monitoring using Optically Stimulated Luminescence in Cerium-doped Sol-gel Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Attenuation in Single-Mode Phosphosilicate Optical Fibers for Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Li Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Reghioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nuclear &amp; Space Radiation Effects Conference (NSREC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects on fiber-based optical amplifiers: parametric study of the influence of rare-earths spectroscopic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Reliability of Optoelectronics for Systems (ISROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-hardened fiber Bragg gratings for space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trinczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass (BGPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia. pp.JT4A.25, 2016 Photonics and Fiber Technology Congress (ACOFT,BGPP, NP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on MGy Total Ionizing Dose Effects in CMOS Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects Conference (NSREC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman based distributed fiber optic temperature sensors for structural health monitoring in radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. Proceedings RADECS 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-rate dependence of fiber Bragg gratings’ responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems" (RADECS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. Proceedings RADECS 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γ and X ray irradiation effects on H2 unloaded and loaded P doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT 2015: Italian National Conference on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Effects in Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peuget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118801017.ch3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of radiation effects on optical materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonpietro Agnello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy for Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119698029.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Drôme, un exemple des liens multiples entre cours d'eau et territoire et de leur évolution du début du XIXème siècle à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleuves et territoires de Mâcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Val de Saône et du Mâconnais, pp.347-360, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-resistant rare-earth-doped optical fiber and method of radiation-hardening a rare-earth-doped optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcandella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9025925. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of an explanatory variable from observations in a high-dimensional space: application to high-resolution spectra of stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du colmatage des générateurs de vapeur à l'aide de modèles physiques et statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Paris, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00798355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1512"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selyan Acid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Kerboub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Michele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcandella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3662197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zghari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weninger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669659" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Travailleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500774" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avesani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3632769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04963004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pecorella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3544020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04958025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3543631" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hainsworth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lescure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyssiere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196087" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colangeli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100807" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04968942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3545269" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maraine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3646855" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallifuoco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3485092" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kranj&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3549949" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hoehr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Usherovich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Penner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpt.2025.100913" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sostero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pagano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pandini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/addb7d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Romero Maestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;n-Holgado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500779" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05045923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3535102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018325v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoehr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3553065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3549154" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3549987" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3587288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04966947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo De Michele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3544907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3504294" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04971288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj Mandal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3546459" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04584285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401249" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffray Vidalot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3380999" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175547" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Francesca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3437753" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balcon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3372401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sacristan Barbero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3350342" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Principato" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179556" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393803v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3353043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3386025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Constantino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3358376" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerboub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3521506" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343425v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300665" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balcon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cheiney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368137" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378803" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lambert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaillardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3380318" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3359859" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuhnhenn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3511455" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Alem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3365272" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation4020013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107246" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3362072" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3360342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3248680" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Datzmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3260309" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550226v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113541" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation3010006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264101v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bi&#322;ko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3328145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10090996" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263381" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104785" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103326" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Corre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Florentin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483718" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263578" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978741v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239986" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assaillit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239950" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010081" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidalot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3346321" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10121349" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007510v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3246239" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3228099" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bermel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiquan Wu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.501834" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chesta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clement" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.483560" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3316773" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256973v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mizan Kabir Shuvo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011589" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253188v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Catalano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vallifuoco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Zeni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37345-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3261181" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zghari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3244218" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009201v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnould" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3249299" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3252941" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008393v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belanger-Champagne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3243565" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133632v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3287325" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335240v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Prakash" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2023.3339849" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017251v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3253186" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253181v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Reghioua" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3296985" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337839" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971912v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3217436" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516062v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3140392" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962206v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3142953" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705666v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Reghioua" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Giacomazzi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Winkler" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Martin-Samos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083916" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3133421" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705689v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3151964" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510902v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation2010002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thouroude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449126" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Emriskova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3210403" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Timonen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Kronholm" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239248" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705663v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121531" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978726v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Agoyan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fourneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheymol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ladaci" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150221" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705673v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cannas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121384" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705778v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dachicourt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093192" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218175" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705658v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Michele" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciortino" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnello" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13156-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971888v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3226194" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962221v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100191" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705721v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mady" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150870" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608396v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Harb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10030110" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271896v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068829" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466364v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195754" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466357v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100518" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466356v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100519" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271889v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070609" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271881v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Agnello" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabatier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000807" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271904v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattia Lo Piccolo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120458" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466352v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reghioua" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121150" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960490v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227523" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271891v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sciortino" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Messina" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.420198" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271878v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100002" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271879v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100027" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416390v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21103362" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271887v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3076508" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247329v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040109" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345739v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.433313" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221103v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louanne Kervella" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416570" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271901v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11072991" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271890v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070695" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271893v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ranger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3069016" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271898v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3053164" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271883v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000802" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411861v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3075481" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03495651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adnan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8120401" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247333v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173730" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271913v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Vecchi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Francesca" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2020.102166" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192270v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dewitte" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rizzolo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Roch" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.3001618" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903543v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2982280" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271906v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Li Vecchi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kadi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402382" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903538v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2969717" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271915v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20247254" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903561v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillardin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2947583" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902688v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2972043" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903534v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lablonde" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2978575" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860421v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112611" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271916v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trinczek" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164510" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271914v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab6a73" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126369v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2915510" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02434582v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.004624" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126520v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Samos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42887-3" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079430v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.000715" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459035v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinsard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2954575" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340603v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Ruiz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martins" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Lopez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005286" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340629v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccolo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021608" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356546v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trinczek" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52608-5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126381v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2915012" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964631v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzolo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molina" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabane" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2884037" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122063v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecoeuche" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2903922" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964642v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.000065" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02020638v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fanetti" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.19" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459342v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2953645" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459025v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2954586" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02434658v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmarchelier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2919761" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079435v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.000563" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122056v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100032" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925992v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2836674" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964632v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Infantino" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2882135" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964630v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guitton" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montron" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gotter" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2885820" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909921v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tilloy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brocheton" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.009" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB7PZ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964820v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.09.049" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01926003v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2804663" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964814v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778314" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964629v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baghdasaryan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geernaert" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2886167" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964819v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corbi&#232;re" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolando" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bounasser" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2765481" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339816v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remy" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kinet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Megret" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2820505" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964817v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778318" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964813v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.11.061" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964801v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Baghdasaryan" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geernart" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.014741" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01764997v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2791640" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909234v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toccafondo" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calderini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2818760" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925991v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Chiapperino" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2841799" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964816v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778882" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964646v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad271" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964640v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valant" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chaitanya Gunturu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000385" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964633v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2879791" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796933v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.12.024" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964638v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800485" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964818v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Planes" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cangialosi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2772333" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964634v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800553" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867351v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.07.069" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925993v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2823771" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964815v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raine" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanetti" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778884" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964803v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Youssef" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.036" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964799v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ranger" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003049" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925987v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trinzcek" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800547" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621957v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gusarov" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kinet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;gret" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004004" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333722v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2787039" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093133v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn P&#233;risse" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08853-7" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528186v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomazzi" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa693b" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528189v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4981532" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621117v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Planes" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061377" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621072v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1244-x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621115v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kuhnhenn" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weinand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2673023" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528190v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine Lesoille" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17020396" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061611v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebollada" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2631539" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528181v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2606566" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482154v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2606622" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528166v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11291" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528153v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chaabi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160383" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BH9SJQ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528194v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2518919" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528155v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Chabane" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2636566" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340486v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.11.034" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQRK59NZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093063v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527831" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357310v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;risse" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2519238" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528193v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2528584" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528197v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Raine" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2644981" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528174v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.06.041" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528163v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mellier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Di Salvo" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2618906" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528192v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2507861" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528183v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Genot" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2621165" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060022v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2552459" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528173v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.04.044" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528177v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buscarino" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002213" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528167v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2627598" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528164v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2615133" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297325v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046201" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528175v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5006" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528162v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2570948" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528161v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gourdin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Datte" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Jensen" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Khater" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pearson" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.005" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528198v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2533670" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093218v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2482942" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185797v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018997" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845616v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v4i2.280" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392693v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macaire" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catrain" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tortel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jemaa.2015.73008" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185824v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008659" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185806v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.001054" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188313v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929458" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185827v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000898" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185904v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martinez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2416975" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528201v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estribeau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avon" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2490479" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185902v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delepine Lesoille" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2388453" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068164v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2484353" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093965v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2364526" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02048893v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adell" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.085" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211166v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194990" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211197v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004571" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979628v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002541" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185933v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2354512" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185930v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2360853" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185929v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2357994" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020115v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/026203" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01056408v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2314143" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01056409v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2321480" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185932v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368787" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047295v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcandella" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005313" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01056412v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014108" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00953681v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2299635" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01037856v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001683" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185934v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901340" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185928v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Olivier" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2364397" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925557v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2286673" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780090v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.10.016" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854044v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leray" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249095" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925534v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284798" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011686v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Virmontois" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnan" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2224129" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00835037v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brichard" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235464" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00835035v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2245304" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854034v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249093" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940103v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284289" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925543v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perisse" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2281832" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00862267v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iovino" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820940" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011687v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2282410" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00837269v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaccaro" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807163" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871142v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001769" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925580v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robbins" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tauziede" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geoffray" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2290236" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854065v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249094" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847904v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruini" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/335502" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00732132v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisutti" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2199130" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00732431v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001391" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880329v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.029751" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011683v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saint-P&#233;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2203317" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00768295v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcelot" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cervantes" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222927" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011685v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.020028" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011681v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Place" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2190422" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00768280v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222440" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011676v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172985" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011671v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Warren" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D Shrimpf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2144622" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011665v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2109966" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011679v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2171005" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011678v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170854" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00634467v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.021760" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00604680v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Trukhin" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.011" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSGKMJLP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951756v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroche" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000490" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557726v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011656v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2085448" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463598v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bartolacci" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005100" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011643v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011648v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2077653" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657586v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palladian" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452023v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421401v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesueur" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431883v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Origlio" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boscaino" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205208" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344373v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344081v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2994151" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273017v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000001" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275158v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374088v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374432v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095060v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meunier" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2161826" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431850v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886222" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095081v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laudernet" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.032" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJM23GVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369249v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meunier" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.323" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369252v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.329" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567186v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sacristan" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reith" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00550-5" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S2N49W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157355v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676193v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676415v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hainsworth" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arnaud" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676366v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676404v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676204v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Michele" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676394v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sapaly" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2024.BTu3A.4" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675281v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/jacow-ipac2023-thpa047" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198617v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Migliore" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Principato" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418206v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427262v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pecorella" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198606v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424407v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418216v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418194v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418168v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681533v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017234v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818552v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784785v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pouille" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.08.032" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837410v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486650v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787740" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570533v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675689v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811261v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486648v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Th4.15" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016918v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017275v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benbdesselam" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675573v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Desmarchelier" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621473" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811298v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127093v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273368v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466383v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273361v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294429v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466378v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017576v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017689v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assaillit" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016910v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maron" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368444v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouazaoui" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450049v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017344v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466373v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03353475v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017352v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273351v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304021" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690788v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271931v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271922v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271930v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273311v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271923v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544164" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486660v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pillon" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peter" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villedieu" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.T3.42" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271926v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271928v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271925v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271927v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS50773.2020.9857691" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271924v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271920v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead O&#8217;keeffe" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Woulfe" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2020.STu5D.2" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271919v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messina" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2020.Tu4B.42" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273328v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017300v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ladaci" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462015v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460401v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288815v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Oumar" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Boukhari" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietroy" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752673" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338771v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinowski" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017313v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315832v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964664v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964760v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desjonqueres" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885385v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964698v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stein" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-WEPAF083" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964798v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964765v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964758v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964666v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064908v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964654v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964725v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964729v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935550v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964767v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935495v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964747v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092416v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Molina" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01919595v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nehr" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.BM4A.5" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964763v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964651v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoeuche" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964665v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964668v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WC1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964770v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964728v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964695v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geernaert" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964704v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290381" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01919695v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.BM2A.2" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964663v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621110v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621128v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2263290" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621945v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621981v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Genot" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621105v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Toccafondo" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calderini" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621998v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Youssef" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raine" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622106v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Weinand" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718252v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621077v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Sergent" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528287v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04952682v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622097v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ladaci" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621108v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621951v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621133v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2249284" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092843v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621101v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718204v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621084v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528220v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528219v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Baer" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528289v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528267v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528235v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boscaino" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528228v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528227v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528271v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528231v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528249v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528234v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528224v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528226v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889948v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mellier" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465570" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528250v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cadier" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FW2F.1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528246v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528238v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092669v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337458v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gu&#233;zo" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528248v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528225v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528270v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528223v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528233v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528229v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528230v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528290v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185896v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mellier" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Ledoux" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185894v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185907v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185906v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093244v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365653" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201959v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185908v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185899v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185892v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882988v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirebeau" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plopeanu" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211171v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429456v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185888v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolando" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185889v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211188v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198825v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185901v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211168v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195063" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185839v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211163v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194989" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185897v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laurent" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202092v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871146v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092711v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauer" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998604v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027678v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307714v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdesselam" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027598v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011624v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011507v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011511v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871145v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leon" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00947407v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011518v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011538v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027764v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011572v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011563v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saavedra" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jim&#233;nez-Rey" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vila" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011557v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauer" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100622v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307780v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027557v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844929v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848258v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00845045v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Reynald Mac&#233;" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844892v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871143v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00845006v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martinea" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844914v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Geoffray" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844900v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871773v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bourgade" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024005" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844922v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848251v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848217v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893257v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourgade" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356552v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tortech" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356365v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00432156v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676215v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675520v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Aguiar" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675750v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675759v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016946v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811285v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907925v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016856v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804974v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016931v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466381v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017704v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dachicourt" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954569" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273417v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chemol" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304020" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466410v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000786v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017336v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964658v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964690v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccolo" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landolt M." TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Osmond" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF44" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964727v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964746v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964692v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.ThE55" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964669v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF65" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964691v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964726v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621103v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621096v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621091v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621132v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2263423" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621991v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621961v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621088v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621106v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621107v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528288v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528247v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202097v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185833v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202096v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211196v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271886v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch3.13" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466366v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698029.ch8" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256906v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labeur" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185829v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105977v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Watson" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Trouilhet" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00798355v2" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0051" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fricano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weninger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colangeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loreti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3672761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Michele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcandella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zghari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agoyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3662197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selyan Acid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Kerboub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Coto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500773" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3669397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Travailleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04968942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3545269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maraine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3646855" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallifuoco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3485092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kranj&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3549949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hoehr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Usherovich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Penner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpt.2025.100913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sostero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pandini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/addb7d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Romero Maestre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;n-Holgado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05045923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hainsworth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lescure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyssiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196087" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colangeli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2025.100807" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04958025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3543631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernardes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avesani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3632769" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04963004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pecorella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3544020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3535102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoehr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;langer-Champagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3553065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3549154" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3549987" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3587288" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04966947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo De Michele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3544907" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04971288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj Mandal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3546459" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3504294" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3386025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Constantino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3358376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerboub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3521506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sacristan Barbero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3350342" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balcon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3372401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Principato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179556" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;lin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3353043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Francesca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3437753" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffray Vidalot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3380999" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Facchini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175547" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04584285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401249" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378803" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balcon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cl&#233;ment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cheiney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368137" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300665" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Santin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaillardin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3380318" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3359859" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822177v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuhnhenn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusarov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3511455" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Alem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3365272" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation4020013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107246" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3360342" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3362072" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098815v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104785" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2023.103326" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Corre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Florentin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483718" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055400v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263578" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239986" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Assaillit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239950" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010081" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidalot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3346321" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10121349" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051674v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3263381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bi&#322;ko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3328145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10090996" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113541" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007559v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3248680" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042377v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Datzmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3260309" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation3010006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3246239" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253196v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bermel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiquan Wu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.501834" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3316773" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971864v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3228099" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044749v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chesta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clement" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.483560" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mizan Kabir Shuvo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253188v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Catalano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vallifuoco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Zeni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37345-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3261181" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002181v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zghari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3244218" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnould" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3249299" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017240v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3252941" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008393v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belanger-Champagne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3243565" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3287325" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335240v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Prakash" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2023.3339849" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017251v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3253186" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Reghioua" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3296985" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3337839" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960528v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3133421" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3151964" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510902v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation2010002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858703v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thouroude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.449126" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Emriskova" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3210403" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907612v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskari Timonen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Kronholm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239248" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705663v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121531" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3140392" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962206v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3142953" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Reghioua" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Giacomazzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Winkler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Martin-Samos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083916" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971912v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3217436" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705673v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cannas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121384" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978726v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Agoyan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fourneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheymol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ladaci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150221" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705778v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dachicourt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093192" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218175" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705658v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Michele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciortino" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnello" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13156-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3226194" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962221v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100191" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705721v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mady" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150870" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608396v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Harb" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10030110" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271881v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Agnello" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabatier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000807" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271904v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattia Lo Piccolo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120458" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466352v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reghioua" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121150" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960490v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227523" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271889v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabatier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070609" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03242709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3084359" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466357v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100518" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068829" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466356v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100519" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466364v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195754" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271891v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sciortino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Messina" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.420198" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271879v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100027" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271878v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416390v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21103362" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3076508" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247329v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040109" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345739v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.433313" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221103v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louanne Kervella" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416570" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271901v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11072991" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271890v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070695" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271893v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ranger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3069016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271898v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3053164" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271883v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202000802" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411861v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3075481" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03495651v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adnan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8120401" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903543v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2982280" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271906v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Li Vecchi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Kadi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricci" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.402382" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192270v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dewitte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rizzolo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Roch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.3001618" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271913v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Vecchi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Francesca" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2020.102166" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03247333v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173730" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903538v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2969717" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271915v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20247254" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903561v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillardin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2947583" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902688v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2972043" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903534v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lablonde" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2978575" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860421v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112611" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271916v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trinczek" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164510" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271914v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab6a73" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126381v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2915012" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964631v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzolo" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molina" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabane" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2884037" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122063v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecoeuche" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2903922" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964642v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.000065" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02020638v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fanetti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.19" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459342v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2953645" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356546v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trinczek" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52608-5" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079430v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.000715" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126520v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Samos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42887-3" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459035v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinsard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2954575" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340603v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Ruiz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martins" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Lopez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005286" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340629v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccolo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021608" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126369v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2915510" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02434582v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.004624" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459025v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2954586" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122056v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100032" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02434658v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmarchelier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2919761" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079435v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.000563" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964817v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778318" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964813v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.11.061" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964801v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Baghdasaryan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geernart" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.014741" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01764997v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2791640" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909234v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toccafondo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calderini" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2818760" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925991v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Chiapperino" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2841799" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964816v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778882" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964646v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad271" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964640v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valant" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chaitanya Gunturu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000385" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964629v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baghdasaryan" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geernaert" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2886167" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964814v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778314" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964819v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corbi&#232;re" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolando" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bounasser" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2765481" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339816v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kinet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Megret" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2820505" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01926003v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2804663" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909921v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tilloy" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poulet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brocheton" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.009" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJB7PZ3V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964632v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Infantino" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2882135" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964630v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guitton" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montron" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gotter" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2885820" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964820v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.09.049" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925992v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2836674" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964633v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2879791" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796933v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.12.024" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964638v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800485" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964818v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Planes" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cangialosi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2772333" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964634v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800553" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867351v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.07.069" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925993v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2823771" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964799v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ranger" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003049" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01925987v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trinzcek" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800547" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964803v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Youssef" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.036" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333722v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2787039" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621957v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remy" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gusarov" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kinet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;gret" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004004" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964815v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fanetti" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2778884" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061611v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebollada" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2631539" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528181v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2606566" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621115v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kuhnhenn" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weinand" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2673023" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528190v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Planes" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine Lesoille" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17020396" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093133v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn P&#233;risse" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08853-7" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528189v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4981532" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621072v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1244-x" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528186v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomazzi" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa693b" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621117v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bertrand" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061377" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482154v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2606622" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528166v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11291" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528153v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chaabi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160383" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BH9SJQ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093063v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527831" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357310v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;risse" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2519238" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528193v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2528584" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528197v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Raine" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2644981" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528174v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.06.041" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528163v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mellier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Di Salvo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2618906" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528192v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2507861" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528183v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Genot" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2621165" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060022v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2552459" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528173v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.04.044" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528177v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buscarino" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002213" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340486v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.11.034" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQRK59NZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528194v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2518919" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528155v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Chabane" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2636566" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528164v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2615133" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528167v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2627598" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297325v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046201" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528175v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5006" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528162v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Laurent" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2570948" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528198v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2533670" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528161v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gourdin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Datte" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Jensen" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Khater" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pearson" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.005" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845616v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v4i2.280" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392693v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Macaire" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catrain" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tortel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jemaa.2015.73008" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185824v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008659" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185806v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.001054" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188313v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929458" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185827v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000898" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185904v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martinez" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2416975" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528201v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Estribeau" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avon" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2490479" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185797v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Perisse" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018997" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093218v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2482942" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068164v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2484353" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185902v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delepine Lesoille" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2388453" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093965v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2364526" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02048893v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adell" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.085" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211197v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004571" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211166v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194990" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185929v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2357994" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01056408v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2314143" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01056409v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2321480" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020115v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/2/026203" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185933v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2354512" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185930v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2360853" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979628v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadier" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002541" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047295v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcandella" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005313" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185932v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368787" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01056412v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014108" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00953681v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2299635" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01037856v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001683" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185934v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901340" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185928v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Olivier" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2364397" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00835037v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brichard" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235464" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00835035v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2245304" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854034v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249093" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940103v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284289" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925543v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perisse" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2281832" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011686v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Virmontois" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnan" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2224129" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854044v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leray" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249095" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925534v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284798" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925557v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2286673" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780090v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.10.016" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00862267v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iovino" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820940" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011687v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2282410" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00837269v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaccaro" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807163" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871142v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001769" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00925580v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robbins" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tauziede" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geoffray" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2290236" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00854065v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249094" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00847904v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruini" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/335502" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880329v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.029751" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00732431v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001391" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00732132v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisutti" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2199130" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011683v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saint-P&#233;" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2203317" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00768295v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcelot" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cervantes" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222927" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011685v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.020028" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011681v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Place" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2190422" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00768280v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2222440" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011665v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2109966" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011679v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2171005" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011678v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170854" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00634467v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.021760" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00604680v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Trukhin" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.011" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSGKMJLP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011671v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Warren" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D Shrimpf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2144622" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011676v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172985" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951756v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroche" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacot" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000490" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557726v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011648v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2077653" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011643v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463598v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bartolacci" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005100" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011656v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2085448" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657586v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palladian" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452023v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431883v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Origlio" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boscaino" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.205208" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421401v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesueur" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344373v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344081v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2994151" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273017v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000001" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275158v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374088v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374432v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095060v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meunier" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2161826" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431850v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886222" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095081v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laudernet" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.032" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJM23GVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369249v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;gnier" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meunier" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.323" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369252v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.480-481.329" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567186v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sacristan" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reith" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00550-5" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S2N49W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157355v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676415v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hainsworth" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arnaud" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676366v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676193v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676404v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676204v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Michele" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676394v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sapaly" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2024.BTu3A.4" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675281v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/jacow-ipac2023-thpa047" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198617v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Migliore" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Principato" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418206v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427262v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pecorella" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198606v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424407v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418216v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418194v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418168v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681533v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837410v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486650v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787740" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570533v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784785v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pouille" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.08.032" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03818552v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017234v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675689v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811261v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486648v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2022.Th4.15" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016918v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017275v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benbdesselam" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675573v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Desmarchelier" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621473" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811298v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466378v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294429v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017576v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273361v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127093v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273368v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466383v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017689v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assaillit" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016910v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maron" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368444v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouazaoui" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450049v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017344v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466373v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03353475v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017352v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273351v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304021" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03690788v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271930v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271923v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544164" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273311v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486660v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pillon" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peter" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villedieu" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.T3.42" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271926v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271922v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271931v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271928v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271925v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271927v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS50773.2020.9857691" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271919v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messina" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2020.Tu4B.42" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271924v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271920v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead O&#8217;keeffe" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Woulfe" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2020.STu5D.2" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273328v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338771v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinowski" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017313v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017300v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ladaci" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462015v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460401v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288815v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Oumar" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I Boukhari" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pietroy" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752673" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315832v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418799v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Corre" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilles" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnini" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964698v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stein" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-WEPAF083" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964798v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964765v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964758v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964666v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064908v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964654v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964725v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885385v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964664v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964760v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desjonqueres" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964729v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964767v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935550v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935495v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964747v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092416v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Molina" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01919595v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nehr" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffont" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.BM4A.5" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964763v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964651v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoeuche" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964665v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964770v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01919695v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.BM2A.2" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964668v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WC1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964704v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290381" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964695v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geernaert" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964728v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964663v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621945v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621981v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Genot" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621105v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Toccafondo" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Calderini" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621998v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Youssef" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raine" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622106v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Weinand" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718252v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621077v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Sergent" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528287v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04952682v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621128v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2263290" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621110v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621108v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622097v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ladaci" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621951v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621133v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2249284" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092843v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621101v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718204v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621084v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528228v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528227v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528271v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528231v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528235v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boscaino" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528219v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Baer" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528220v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528289v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528267v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528249v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528224v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528234v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528226v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889948v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mellier" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465570" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528250v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cadier" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.FW2F.1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528246v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528238v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092669v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337458v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Gu" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gu&#233;zo" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528248v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528225v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528270v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528223v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528290v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528233v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528229v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528230v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093244v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365653" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201959v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185908v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185894v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185907v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185906v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185896v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mellier" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Ledoux" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882988v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirebeau" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plopeanu" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211171v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185892v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185899v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429456v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guezo" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185888v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolando" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185889v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211188v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198825v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185901v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211168v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195063" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185839v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185897v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laurent" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202092v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211163v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194989" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011507v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011624v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027598v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesoille" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307714v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdesselam" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092711v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauer" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027678v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998604v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871146v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011511v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871145v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leon" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00947407v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011518v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011538v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027764v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011572v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011563v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saavedra" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jim&#233;nez-Rey" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vila" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011557v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauer" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100622v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307780v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01027557v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00845045v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Reynald Mac&#233;" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844892v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871143v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00845006v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martinea" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844914v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Geoffray" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844900v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848258v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844929v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00871773v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bourgade" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024005" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00844922v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848251v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848217v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893257v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourgade" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770647v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356552v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Tortech" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356365v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00432156v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676215v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675750v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675520v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Aguiar" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675759v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016946v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811285v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907925v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016856v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03804974v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016931v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466381v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017704v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dachicourt" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954569" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273417v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chemol" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304020" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466410v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000786v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017336v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964690v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccolo" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landolt M." TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Osmond" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF44" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964727v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964658v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964746v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964692v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.ThE55" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964669v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF65" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964691v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964726v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621132v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2263423" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621991v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621961v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621096v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621091v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621103v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621088v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621106v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621107v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528288v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528247v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185833v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202096v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202097v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211196v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271886v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch3.13" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466366v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119698029.ch8" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256906v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labeur" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185829v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105977v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Watson" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Trouilhet" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00798355v2" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0051" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>