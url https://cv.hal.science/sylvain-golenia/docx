--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMITING ABSORPTION PRINCIPLE FOR LONG-RANGE PERTURBATION IN THE DISCRETE TRIANGULAR LATTICE SETTING</w:t>
+                <w:t xml:space="preserve">Limiting absorption principle for long-range perturbation in a graphene setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Athmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ennaceur</w:t>
@@ -177,240 +177,240 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496633v4</w:t>
+                <w:t xml:space="preserve">hal-05038643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of The magnetic Laplacian acting on discrete funnels</w:t>
+                <w:t xml:space="preserve">LIMITING ABSORPTION PRINCIPLE FOR LONG-RANGE PERTURBATION IN THE DISCRETE TRIANGULAR LATTICE SETTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Athmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Golénia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Golenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Jadlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147792v1</w:t>
+                <w:t xml:space="preserve">hal-04496633v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting absorption principle for long-range perturbation in a graphene setting</w:t>
+                <w:t xml:space="preserve">Spectral analysis of The magnetic Laplacian acting on discrete funnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Athmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amel Jadlaoui</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Golénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038643v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIGENVALUE ASYMPTOTICS AND UNIQUE CONTINUATION OF EIGENFUNCTIONS ON PLANAR GRAPHS</w:t>
               </w:r>
@@ -791,265 +791,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential spectrum and Weyl asymptotics for discrete Laplacians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonnefont</w:t>
+                <w:t xml:space="preserve">On the a.c. spectrum of 1D discrete Dirac operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Golenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Golenia</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haugomat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010730v1</w:t>
+                <w:t xml:space="preserve">hal-00717811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue asymptotics for Schrödinger operators on sparse graphs</w:t>
+                <w:t xml:space="preserve">Essential spectrum and Weyl asymptotics for discrete Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Golenia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910384v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the a.c. spectrum of 1D discrete Dirac operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eigenvalue asymptotics for Schrödinger operators on sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Golenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Haugomat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00717811v2</w:t>
+                <w:t xml:space="preserve">hal-00910384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uniqueness of solutions for the Fubuki game</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting absorption principle for some long range perturbations of Dirac systems at threshold energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabile Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Golénia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetic Laplacian acting on discrete cusps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Golénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1827,51 +1827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The problem of deficiency indices for discrete Schrödinger operators on locally finite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Golénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1909,51 +1909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at Mourre's commutator theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Golénia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,51 +2819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496633v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Athmouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ennaceur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Golenia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jadlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038643v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Adrien Mandich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494284v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Adrien Mandich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Baloudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jeribi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910384v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717811v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haugomat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474104v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00971-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000996v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11785-020-01053-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174771v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1709-1727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598054v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542694v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jecko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2011may06.1922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717815v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schumacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673397v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Golenia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Erde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11785-007-0011-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gol&#233;nia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01484506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038643v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Athmouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ennaceur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Golenia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jadlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496633v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gol&#233;nia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Adrien Mandich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Truc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494284v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Adrien Mandich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Baloudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Jeribi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717811v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haugomat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910384v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabile Boussaid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474104v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00971-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000996v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11785-020-01053-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174771v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Truc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2017v22.1709-1727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598054v4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542694v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jecko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2011may06.1922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717815v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schumacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673397v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Golenia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Erde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11785-007-0011-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gol&#233;nia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01484506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>