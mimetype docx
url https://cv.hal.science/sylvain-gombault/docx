--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Gombault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gombault est maître de conférences au département SRCD (systèmes réseaux, cybersécurité et droit du numérique) de IMT Atlantique. Ce département est localisé sur le campus de Rennes. Il est ingénieur diplômé en génie électrique de l’INSA de Rennes en 1982. En 1983, il obtient un post-diplôme MEARI (module d'enseignement avancé en réseaux informatiques) de Supélec, campus de Rennes. Il effectue son service comme scientifique du contingent au CELAR en 1983, et cela lui donne sa première collaboration avec l'établissement, avec lequel il le plus collaboré tout au long de sa carrière professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain a débuté sa carrière en travaillant en 1984 pour une PME rennaise, OST, concepteur et fabricants de réseaux X25, qui va le former pour réaliser des développements dans le noyau Unix, lui donnant très tôt une culture système toujours d’actualité ! Il a coordonné le développement de DIALOG 400, une messagerie X400 propriétaire. Le portage d'Unix AT&T SystVR3 sur matériel développé dans l'entreprise pour réaliser cette messagerie lui a donné une excellente formation Unix. Pendant cette période, il a aussi découvert la sécurisation de réseaux dans des réseaux X25 en imaginant une coupure de communication à à l'aide de paquets de LIBération depuis un commutateur X25 et pilotable depuis un centre de supervision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a quitté cette entreprise en 1989 pour être co-fonder ACE TIMING, cette entreprise a conçu et développé d'un des premiers pare-feux réseaux, le SIS. Sylvain a aussi découvertle domaine de la formation professionnelle en collaborant plusieurs années avec Learning Tree International à Paris. Comme consultant, il intervient aussi dans le cadre de la formation continue du campus de Rennes de l’ENST Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a rejoint IMT Atlantique en 1993 et a été un des premiers à travailler sur la thématique de la sécurité des réseaux, en collaborant avec Pierre Rolin, professeur ayant le premier travaillé sur la thématique de la SSI à l'école. Avec Pierre Rolin et Laurent Toutain, Sylvain est co-auteur d'un brevet autorisant la coupure de communications TCP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">non conformes à la politique de sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'aide paquets TCP-RST depuis une sonde appelée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyseur de sécurité, undes premiers NIDPS (Network Intrusion and protection system).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ces travaux sont toujours dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polsec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> présenté par ailleurs dans ces pages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training-resistant anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lancrenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently computing the likelihoods of cyclically interdependent risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing important features from massive network traffic for lightweight intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yongzhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jiqiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.374 - 379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2014.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-corrélation comme critère de sélection de contre-mesures dans le contexte de la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigateurs & Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2017 : Computer &amp; Electronics Security Applications Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Analyses and Dependency-Aware Root Cause Model for Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2016 - International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.163-175, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71368-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Intrusion Detection Using Sequence Alignment and Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNSS 2015 : First International Conference on Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.31 - 46, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19210-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Investigation of the Web Browser Attack Surface under Cross-Site Scripting: an Urgent Need for Systematic Security Regression Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2014.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoCaWeb : Reconstruction de spécifications pour la détection d'intrusion Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Tamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2014 : journées Computer &amp;Electronics Security Applications : Détection et réaction face aux attaques informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2013 : symposium sur la sécurité des technologies de l'information et des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Shielding and Bypass Testing of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejeddine Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS Test Driver et les navigateurs web mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2011: Computer &amp;Electronics Security Applications- Mobilité et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute normalization in network intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svein J. Knapskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SPAN' 2009: 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohxiung, Taiwan. pp.448-453, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Detection of DDoS Attacks with Important Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2008 - Third International Conference on Risks and Security on Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. pp.61-67, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRISIS.2008.4757464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Measures for Anomaly Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM'07: the 2007 International Conference on Security and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.17 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving traffic transformation function to detect novel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfateh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'07 : 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting masquerades with principal component analysis based on cross frequency weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-SUA 2007: 14th annual workshop of HP Software University Association, July 8-11, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Munich, Germany. pp.227 - 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building multiple behavioral models for network intrusion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonAM'2007: 2nd IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and reacting against distributed denial of service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2006: IEEE international Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Istanbul, Turquie. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2006.255128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des algorithmes efficaces et architectures matérielles pour le filtrage réseau haut débit et la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ramard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing distributed denial of service attacks with alert correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information assurance and security track, ITCC, avril, Las Vegas, Nevada, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Las Vegas, États-Unis. pp.778 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de nouvelles attaques dans un système de détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS Bourges, France, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Traffic to Detect New Anomalies using Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling network traffic to detect new anomalies using principals components analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal. pp.119 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur la Sécurité et Architectures Réseaux SAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Londe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting appropriate ecounter-measures in an intrusion detection framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSF 2004: 17th IEEE Computer security foundation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pacific Grove - Californie, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSFW.2004.1310733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigensconnections to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP international information security conference (SEC2004), Toulouse, France, août 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications, Madhia, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils propres pour la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2003, Symposium sur la sécurité des technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans les réseaux haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tadonki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03 : Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2003, Seventh multi-conference on systemics, cybernetics and informatics, Orlando, Florida, USA, 27-30 july 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO 2002, 1st Symposium on Real Time Intrusion Detection, Lisbonne, Portugal, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full bandwidth ATM firewall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS'2000 : 6th european symposium on research in computer security, Toulouse, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.206 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous distributed access control architecture for IP over ATM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 1999 : 15th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAC.1999.816015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superviseur de sécurité pour site Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURICOM 1996, 14th Worldwide Congress on Computer and Communications Security Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité inter-domaines à l'aide de l'analyseur de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'95 : Colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rennes, France. pp.131 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network security probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '94, 2nd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/191177.191235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for the processing of data packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent-Maknavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lattmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1335565. 9870. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS-FP: Browser Fingerprinting using HTML Parser Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 12888, SnT. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Gombault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gombault est maître de conférences au département SRCD (systèmes réseaux, cybersécurité et droit du numérique) de IMT Atlantique. Ce département est localisé sur le campus de Rennes. Il est ingénieur diplômé en génie électrique de l’INSA de Rennes en 1982. En 1983, il obtient un post-diplôme MEARI (module d'enseignement avancé en réseaux informatiques) de Supélec, campus de Rennes. Il effectue son service comme scientifique du contingent au CELAR en 1983, et cela lui donne sa première collaboration avec l'établissement, avec lequel il le plus collaboré tout au long de sa carrière professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain a débuté sa carrière en travaillant en 1984 pour une PME rennaise, OST, concepteur et fabricants de réseaux X25, qui va le former pour réaliser des développements dans le noyau Unix, lui donnant très tôt une culture système toujours d’actualité ! Il a coordonné le développement de DIALOG 400, une messagerie X400 propriétaire. Le portage d'Unix AT&T SystVR3 sur matériel développé dans l'entreprise pour réaliser cette messagerie lui a donné une excellente formation Unix. Pendant cette période, il a aussi découvert la sécurisation de réseaux dans des réseaux X25 en imaginant une coupure de communication à à l'aide de paquets de LIBération depuis un commutateur X25 et pilotable depuis un centre de supervision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a quitté cette entreprise en 1989 pour être co-fonder ACE TIMING, cette entreprise a conçu et développé d'un des premiers pare-feux réseaux, le SIS. Sylvain a aussi découvertle domaine de la formation professionnelle en collaborant plusieurs années avec Learning Tree International à Paris. Comme consultant, il intervient aussi dans le cadre de la formation continue du campus de Rennes de l’ENST Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a rejoint IMT Atlantique en 1993 et a été un des premiers à travailler sur la thématique de la sécurité des réseaux, en collaborant avec Pierre Rolin, professeur ayant le premier travaillé sur la thématique de la SSI à l'école. Avec Pierre Rolin et Laurent Toutain, Sylvain est co-auteur d'un brevet autorisant la coupure de communications TCP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">non conformes à la politique de sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'aide paquets TCP-RST depuis une sonde appelée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyseur de sécurité, undes premiers NIDPS (Network Intrusion and protection system).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ces travaux sont toujours dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polsec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> présenté par ailleurs dans ces pages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training-resistant anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lancrenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently computing the likelihoods of cyclically interdependent risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing important features from massive network traffic for lightweight intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yongzhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jiqiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.374 - 379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2014.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-corrélation comme critère de sélection de contre-mesures dans le contexte de la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigateurs & Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2017 : Computer &amp; Electronics Security Applications Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Analyses and Dependency-Aware Root Cause Model for Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2016 - International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.163-175, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71368-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Intrusion Detection Using Sequence Alignment and Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNSS 2015 : First International Conference on Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.31 - 46, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19210-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Investigation of the Web Browser Attack Surface under Cross-Site Scripting: an Urgent Need for Systematic Security Regression Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2014.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoCaWeb : Reconstruction de spécifications pour la détection d'intrusion Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Tamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2014 : journées Computer &amp;Electronics Security Applications : Détection et réaction face aux attaques informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2013 : symposium sur la sécurité des technologies de l'information et des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS Test Driver et les navigateurs web mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2011: Computer &amp;Electronics Security Applications- Mobilité et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Shielding and Bypass Testing of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejeddine Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute normalization in network intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svein J. Knapskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SPAN' 2009: 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohxiung, Taiwan. pp.448-453, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Detection of DDoS Attacks with Important Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2008 - Third International Conference on Risks and Security on Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. pp.61-67, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRISIS.2008.4757464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Measures for Anomaly Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM'07: the 2007 International Conference on Security and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.17 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving traffic transformation function to detect novel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfateh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'07 : 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting masquerades with principal component analysis based on cross frequency weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-SUA 2007: 14th annual workshop of HP Software University Association, July 8-11, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Munich, Germany. pp.227 - 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building multiple behavioral models for network intrusion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonAM'2007: 2nd IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des algorithmes efficaces et architectures matérielles pour le filtrage réseau haut débit et la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ramard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and reacting against distributed denial of service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2006: IEEE international Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Istanbul, Turquie. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2006.255128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de nouvelles attaques dans un système de détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS Bourges, France, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing distributed denial of service attacks with alert correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information assurance and security track, ITCC, avril, Las Vegas, Nevada, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Las Vegas, États-Unis. pp.778 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Traffic to Detect New Anomalies using Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling network traffic to detect new anomalies using principals components analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal. pp.119 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur la Sécurité et Architectures Réseaux SAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Londe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting appropriate ecounter-measures in an intrusion detection framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSF 2004: 17th IEEE Computer security foundation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pacific Grove - Californie, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSFW.2004.1310733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigensconnections to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP international information security conference (SEC2004), Toulouse, France, août 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications, Madhia, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils propres pour la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2003, Symposium sur la sécurité des technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans les réseaux haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tadonki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03 : Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2003, Seventh multi-conference on systemics, cybernetics and informatics, Orlando, Florida, USA, 27-30 july 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO 2002, 1st Symposium on Real Time Intrusion Detection, Lisbonne, Portugal, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full bandwidth ATM firewall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS'2000 : 6th european symposium on research in computer security, Toulouse, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.206 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous distributed access control architecture for IP over ATM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 1999 : 15th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAC.1999.816015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superviseur de sécurité pour site Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURICOM 1996, 14th Worldwide Congress on Computer and Communications Security Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité inter-domaines à l'aide de l'analyseur de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'95 : Colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rennes, France. pp.131 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network security probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '94, 2nd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/191177.191235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for the processing of data packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent-Maknavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lattmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1335565. 9870. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS-FP: Browser Fingerprinting using HTML Parser Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 12888, SnT. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lancrenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Harpes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.02.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.09.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yongzhong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jiqiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2014.0353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71368-7_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19210-9_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.63" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ribault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Heiderich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejeddine Mouelhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein J. Knapskog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.49" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2008.4757464" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfateh Belghith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.255128" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adouko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ramard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wolinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSFW.2004.1310733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cornilleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tadonki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent-Maknavicius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lattmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lancrenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Harpes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.02.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.09.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yongzhong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jiqiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2014.0353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71368-7_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19210-9_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.63" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ribault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Heiderich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejeddine Mouelhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein J. Knapskog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.49" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2008.4757464" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfateh Belghith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adouko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ramard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wolinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.255128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSFW.2004.1310733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cornilleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tadonki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent-Maknavicius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lattmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>