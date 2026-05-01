--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Gombault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gombault est maître de conférences au département SRCD (systèmes réseaux, cybersécurité et droit du numérique) de IMT Atlantique. Ce département est localisé sur le campus de Rennes. Il est ingénieur diplômé en génie électrique de l’INSA de Rennes en 1982. En 1983, il obtient un post-diplôme MEARI (module d'enseignement avancé en réseaux informatiques) de Supélec, campus de Rennes. Il effectue son service comme scientifique du contingent au CELAR en 1983, et cela lui donne sa première collaboration avec l'établissement, avec lequel il le plus collaboré tout au long de sa carrière professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain a débuté sa carrière en travaillant en 1984 pour une PME rennaise, OST, concepteur et fabricants de réseaux X25, qui va le former pour réaliser des développements dans le noyau Unix, lui donnant très tôt une culture système toujours d’actualité ! Il a coordonné le développement de DIALOG 400, une messagerie X400 propriétaire. Le portage d'Unix AT&T SystVR3 sur matériel développé dans l'entreprise pour réaliser cette messagerie lui a donné une excellente formation Unix. Pendant cette période, il a aussi découvert la sécurisation de réseaux dans des réseaux X25 en imaginant une coupure de communication à à l'aide de paquets de LIBération depuis un commutateur X25 et pilotable depuis un centre de supervision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a quitté cette entreprise en 1989 pour être co-fonder ACE TIMING, cette entreprise a conçu et développé d'un des premiers pare-feux réseaux, le SIS. Sylvain a aussi découvertle domaine de la formation professionnelle en collaborant plusieurs années avec Learning Tree International à Paris. Comme consultant, il intervient aussi dans le cadre de la formation continue du campus de Rennes de l’ENST Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a rejoint IMT Atlantique en 1993 et a été un des premiers à travailler sur la thématique de la sécurité des réseaux, en collaborant avec Pierre Rolin, professeur ayant le premier travaillé sur la thématique de la SSI à l'école. Avec Pierre Rolin et Laurent Toutain, Sylvain est co-auteur d'un brevet autorisant la coupure de communications TCP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">non conformes à la politique de sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'aide paquets TCP-RST depuis une sonde appelée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyseur de sécurité, undes premiers NIDPS (Network Intrusion and protection system).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ces travaux sont toujours dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polsec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> présenté par ailleurs dans ces pages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training-resistant anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lancrenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently computing the likelihoods of cyclically interdependent risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing important features from massive network traffic for lightweight intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yongzhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jiqiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.374 - 379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2014.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-corrélation comme critère de sélection de contre-mesures dans le contexte de la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigateurs & Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2017 : Computer &amp; Electronics Security Applications Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Analyses and Dependency-Aware Root Cause Model for Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2016 - International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.163-175, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71368-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Intrusion Detection Using Sequence Alignment and Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNSS 2015 : First International Conference on Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.31 - 46, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19210-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Investigation of the Web Browser Attack Surface under Cross-Site Scripting: an Urgent Need for Systematic Security Regression Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2014.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoCaWeb : Reconstruction de spécifications pour la détection d'intrusion Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Tamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2014 : journées Computer &amp;Electronics Security Applications : Détection et réaction face aux attaques informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2013 : symposium sur la sécurité des technologies de l'information et des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS Test Driver et les navigateurs web mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2011: Computer &amp;Electronics Security Applications- Mobilité et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Shielding and Bypass Testing of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejeddine Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute normalization in network intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svein J. Knapskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SPAN' 2009: 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohxiung, Taiwan. pp.448-453, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Detection of DDoS Attacks with Important Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2008 - Third International Conference on Risks and Security on Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. pp.61-67, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRISIS.2008.4757464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Measures for Anomaly Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM'07: the 2007 International Conference on Security and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.17 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving traffic transformation function to detect novel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfateh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'07 : 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting masquerades with principal component analysis based on cross frequency weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-SUA 2007: 14th annual workshop of HP Software University Association, July 8-11, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Munich, Germany. pp.227 - 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building multiple behavioral models for network intrusion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonAM'2007: 2nd IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des algorithmes efficaces et architectures matérielles pour le filtrage réseau haut débit et la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ramard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and reacting against distributed denial of service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2006: IEEE international Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Istanbul, Turquie. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2006.255128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de nouvelles attaques dans un système de détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS Bourges, France, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing distributed denial of service attacks with alert correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information assurance and security track, ITCC, avril, Las Vegas, Nevada, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Las Vegas, États-Unis. pp.778 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Traffic to Detect New Anomalies using Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling network traffic to detect new anomalies using principals components analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal. pp.119 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur la Sécurité et Architectures Réseaux SAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Londe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting appropriate ecounter-measures in an intrusion detection framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSF 2004: 17th IEEE Computer security foundation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pacific Grove - Californie, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSFW.2004.1310733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigensconnections to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP international information security conference (SEC2004), Toulouse, France, août 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications, Madhia, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils propres pour la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2003, Symposium sur la sécurité des technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans les réseaux haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tadonki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03 : Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2003, Seventh multi-conference on systemics, cybernetics and informatics, Orlando, Florida, USA, 27-30 july 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO 2002, 1st Symposium on Real Time Intrusion Detection, Lisbonne, Portugal, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full bandwidth ATM firewall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS'2000 : 6th european symposium on research in computer security, Toulouse, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.206 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous distributed access control architecture for IP over ATM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 1999 : 15th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAC.1999.816015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superviseur de sécurité pour site Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURICOM 1996, 14th Worldwide Congress on Computer and Communications Security Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité inter-domaines à l'aide de l'analyseur de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'95 : Colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rennes, France. pp.131 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network security probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '94, 2nd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/191177.191235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for the processing of data packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent-Maknavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lattmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1335565. 9870. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS-FP: Browser Fingerprinting using HTML Parser Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 12888, SnT. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Gombault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gombault est maître de conférences au département SRCD (systèmes réseaux, cybersécurité et droit du numérique) de IMT Atlantique. Ce département est localisé sur le campus de Rennes. Il est ingénieur diplômé en génie électrique de l’INSA de Rennes en 1982. En 1983, il obtient un post-diplôme MEARI (module d'enseignement avancé en réseaux informatiques) de Supélec, campus de Rennes. Il effectue son service comme scientifique du contingent au CELAR en 1983, et cela lui donne sa première collaboration avec l'établissement, avec lequel il le plus collaboré tout au long de sa carrière professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain a débuté sa carrière en travaillant en 1984 pour une PME rennaise, OST, concepteur et fabricants de réseaux X25, qui va le former pour réaliser des développements dans le noyau Unix, lui donnant très tôt une culture système toujours d’actualité ! Il a coordonné le développement de DIALOG 400, une messagerie X400 propriétaire. Le portage d'Unix AT&T SystVR3 sur matériel développé dans l'entreprise pour réaliser cette messagerie lui a donné une excellente formation Unix. Pendant cette période, il a aussi découvert la sécurisation de réseaux dans des réseaux X25 en imaginant une coupure de communication à à l'aide de paquets de LIBération depuis un commutateur X25 et pilotable depuis un centre de supervision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a quitté cette entreprise en 1989 pour être co-fonder ACE TIMING, cette entreprise a conçu et développé d'un des premiers pare-feux réseaux, le SIS. Sylvain a aussi découvertle domaine de la formation professionnelle en collaborant plusieurs années avec Learning Tree International à Paris. Comme consultant, il intervient aussi dans le cadre de la formation continue du campus de Rennes de l’ENST Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Première recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a rejoint IMT Atlantique en 1993 et a été un des premiers à travailler sur la thématique de la sécurité des réseaux, en collaborant avec Pierre Rolin, professeur ayant le premier travaillé sur la thématique de la SSI à l'école. Avec Pierre Rolin et Laurent Toutain, Sylvain est co-auteur d'un brevet autorisant la coupure de communications TCP </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">non conformes à la politique de sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'aide paquets TCP-RST depuis une sonde appelée </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyseur de sécurité, undes premiers NIDPS (Network Intrusion and protection system).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ces travaux sont toujours dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polsec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> présenté par ailleurs dans ces pages.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.Très rapidement, au vu de son profil, Sylvain a eu pour mission de créer et développer les enseignements de sécurité des réseaux sur le campus de Rennes pour nos étudiants mais aussi des professionnels. Ces enseignements ont tout de suite rencontré les besoins de la DGA ou d’entreprises rennaises appartenant à la technopole Rennes Atalante depuis plus de 20 ans.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training-resistant anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lancrenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently computing the likelihoods of cyclically interdependent risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.59 - 68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing important features from massive network traffic for lightweight intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yongzhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jiqiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.374 - 379. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2014.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-corrélation comme critère de sélection de contre-mesures dans le contexte de la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigateurs & Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2017 : Computer &amp; Electronics Security Applications Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Analyses and Dependency-Aware Root Cause Model for Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Harpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2016 - International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.163-175, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71368-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification-Based Intrusion Detection Using Sequence Alignment and Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNSS 2015 : First International Conference on Future Network Systems and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.31 - 46, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19210-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Investigation of the Web Browser Attack Surface under Cross-Site Scripting: an Urgent Need for Systematic Security Regression Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing, Verification and Validation Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW.2014.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoCaWeb : Reconstruction de spécifications pour la détection d'intrusion Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Tamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibrilla Amadou Kountche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2014 : journées Computer &amp;Electronics Security Applications : Détection et réaction face aux attaques informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2013 : symposium sur la sécurité des technologies de l'information et des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS Test Driver et les navigateurs web mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2011: Computer &amp;Electronics Security Applications- Mobilité et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Shielding and Bypass Testing of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejeddine Mouelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Testing Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute normalization in network intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svein J. Knapskog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SPAN' 2009: 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohxiung, Taiwan. pp.448-453, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Detection of DDoS Attacks with Important Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2008 - Third International Conference on Risks and Security on Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tozeur, Tunisia. pp.61-67, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRISIS.2008.4757464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast detecting intrusions: using key attributes of network traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMP 2008 - Third International Conference on Internet Monitoring and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMP.2008.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Measures for Anomaly Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM'07: the 2007 International Conference on Security and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp.17 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving traffic transformation function to detect novel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfateh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'07 : 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting masquerades with principal component analysis based on cross frequency weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HP-SUA 2007: 14th annual workshop of HP Software University Association, July 8-11, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Munich, Germany. pp.227 - 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building multiple behavioral models for network intrusion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bsila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonAM'2007: 2nd IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.31 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des algorithmes efficaces et architectures matérielles pour le filtrage réseau haut débit et la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Adouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ramard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and reacting against distributed denial of service attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2006: IEEE international Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Istanbul, Turquie. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2006.255128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de nouvelles attaques dans un système de détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS Bourges, France, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing distributed denial of service attacks with alert correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information assurance and security track, ITCC, avril, Las Vegas, Nevada, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Las Vegas, États-Unis. pp.778 - 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Traffic to Detect New Anomalies using Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling network traffic to detect new anomalies using principals components analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPOVUA 2005 : 12th Workshop of the HP OpenView University Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Porto, Portugal. pp.119 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence sur la Sécurité et Architectures Réseaux SAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Londe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting appropriate ecounter-measures in an intrusion detection framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSF 2004: 17th IEEE Computer security foundation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pacific Grove - Californie, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSFW.2004.1310733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigensconnections to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFIP international information security conference (SEC2004), Toulouse, France, août 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité dans les réseaux sans fils ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of SSTIC (Symposium sur la sécurité des technologies de l'information et de la communication), Rennes, France, jun. 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to intrusion detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications, Madhia, Tunisie, 17-21 mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils propres pour la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSTIC 2003, Symposium sur la sécurité des technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès dans les réseaux haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tadonki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03 : Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2003, Seventh multi-conference on systemics, cybernetics and informatics, Orlando, Florida, USA, 27-30 july 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Andallah Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO 2002, 1st Symposium on Real Time Intrusion Detection, Lisbonne, Portugal, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full bandwidth ATM firewall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS'2000 : 6th european symposium on research in computer security, Toulouse, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.206 - 221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asynchronous distributed access control architecture for IP over ATM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSAC 1999 : 15th Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAC.1999.816015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superviseur de sécurité pour site Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURICOM 1996, 14th Worldwide Congress on Computer and Communications Security Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité inter-domaines à l'aide de l'analyseur de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'95 : Colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rennes, France. pp.131 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network security probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '94, 2nd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/191177.191235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for the processing of data packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent-Maknavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lattmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1335565. 9870. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSS-FP: Browser Fingerprinting using HTML Parser Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Heiderich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 12888, SnT. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lancrenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Harpes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.02.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.09.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yongzhong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jiqiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2014.0353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71368-7_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19210-9_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.63" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ribault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Heiderich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejeddine Mouelhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein J. Knapskog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.49" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2008.4757464" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfateh Belghith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adouko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ramard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wolinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.255128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSFW.2004.1310733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cornilleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tadonki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent-Maknavicius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lattmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lancrenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Harpes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.02.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2016.09.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yongzhong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jiqiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2014.0353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Abgrall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71368-7_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Amadou Kountche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19210-9_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monperrus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW.2014.63" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ribault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Heiderich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejeddine Mouelhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein J. Knapskog" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.49" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2008.4757464" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2008.13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bsila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfateh Belghith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Adouko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ramard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wolinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.255128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSFW.2004.1310733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gayraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Theron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cornilleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tadonki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent-Maknavicius" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lattmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>