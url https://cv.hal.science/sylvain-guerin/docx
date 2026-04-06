--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -3085,51 +3085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3964F515"/>
+    <w:nsid w:val="BACEC7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>