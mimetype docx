--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -332,278 +332,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Champeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t>
+              <w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578756v1</w:t>
+                <w:t xml:space="preserve">hal-04617492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
+                <w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Champeau</w:t>
+                <w:t xml:space="preserve">Salvador Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dagnat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617492v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t>
               </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -887,51 +887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Monthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRiSiS 2022: 17th International Conference on Risks and Security of Internet and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sousse, Tunisia. pp.133-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -978,77 +978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad R Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1242,64 +1242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Availibitlity, Reliability ans Security, ARES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computing Machinery (ACM), Aug 2020, Virtual Event, Ireland. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap Between Informal Requirements and Formal Specifications Using Model Federation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,64 +1476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,64 +1606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,64 +1736,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Rafique Golra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,64 +1853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,64 +2000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Koudri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2396,51 +2396,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FML : un langage de fédération de modèles pour l’interopérabilité sémantique de sources d’information hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Génie logiciel [cs.SE]. ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Génie logiciel [cs.SE]. École Nationale Supérieure de Techniques Avancées Bretagne, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ENTA0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2498,90 +2498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Champeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Champeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t>
@@ -2753,64 +2753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,64 +2909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guychard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t>
@@ -3085,51 +3085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BACEC7E8"/>
+    <w:nsid w:val="38C02136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Monthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02958111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Monthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02958111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>