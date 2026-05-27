--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1,3030 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2978 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Guérin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à IMT Atlantique, membre de l'équipe P4S du Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7473-470X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">277084660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ieIgzMkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Guérin est maître de conférences en génie logiciel au sein du département informatique de l’IMT Atlantique site de Brest. Il fait partie de l’équipe P4S (Processes for Safe and Secure Software and Systems) du Lab-STICC (UMR 6285). Après une carrière dans l’industrie, il a soutenu en 2023 une thèse intitulée « FML : un langage de fédération de modèles pour l’interopérabilité sémantique de sources d’informations hétérogènes ». Son domaine de recherche et d’enseignement concerne le génie logiciel, et plus particulièrement la modélisation et l’ingénierie dirigée par les modèles (IDM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’intéresse plus particulièrement à la problématique de gérer en cohérence de multiples préoccupations métier, qui ont chacune leur autonomie et leur propre cycle de vie, avec leurs propres outils et artefacts. Ceci pose le problème de l’hétérogénéité des sources d’information, de leur ré-interprétation, et de la gestion de leur consistance.  Dans ce contexte, l’approche &amp;quot;fédération de modèles&amp;quot; se propose de réifier explicitement les liens entre les modèles fédérés, et de leur associer un comportement. Cette approche s’appuie sur un langage de modélisation appelé FML, qui est à la fois un langage permettant la conceptualisation et la réification de l'interprétation, mais qui est également doté d'un mécanisme de désignation qui permet l'établissement de liens de fédération vers des sources de données hétérogènes. Il est le contributeur principal de l’infrastructure logicielle Openflexo, qui est une implantation de cette solution.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses différents travaux l’ont amené à promouvoir la modélisation dans différents contextes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La « programmation orientée modèles » (MOP) est la proposition d’un paradigme de programmation qui permet un couplage fort entre le code et le modèle, sans génération de code (ce qui permet d’éviter les problèmes liés au round-trip). PAMELA est un framework de modélisation écrit en Java qui suit ce paradigme. L’exécution résulte d’une composition de l’interprétation du modèle et l’exécution du code spécifique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’approche « cybercontrats » est une généralisation des travaux sur la « programmation orientée modèles » (MOP) et l’ « aspect oriented programming » (AOP), appliquée au domaine de la cybersécurité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ses différents travaux l’ont amené à promouvoir l’utilisation des modèles par des utilisateurs à priori non-experts de techniques de modélisation. Dans ce contexte, la « modélisation libre » (Free Modelling) se propose de d’outiller la capture d’expertise métier sous la forme de modèles, à partir des artefacts manipulés par différents experts métier. Il s’agit de co-construire un modèle et son métamodèle à partir d’exemples explicites pour les experts métier, avec la représentation qui leur est familière. Un prototype (FreeModellingEditor) a été développé sur l’infrastructure Openflexo.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enfin, il s’intéresse à l’Industrie 4.0 et plus particulièrement au Jumeau Numérique. Il défend l’idée du Jumeau Numérique lié à son système de référence comme un lieu d’agrégation et d’intégration de sources de données et de modèles, pour répondre à des préoccupations diverses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of Model Federation with Openflexo: Challenges and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024: ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640310.3674084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Contracts a Property-Based Approach to Support Security Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, France. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012305600003648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Federative Approaches for Model Management in MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittal Rakshit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Goulão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model Management (MoM) at MODELS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible and robust framework for the secure systems engineering of space missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Space Operations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis: From model to system analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drouot Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Monthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSiS 2022: 17th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Sousse, Tunisia. pp.133-152, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31108-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Association Constraints in Model-Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithnara Nicolas Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad R Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract-based design patterns: a design by contract approach to specify security patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Availibitlity, Reliability ans Security, ARES 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Aug 2020, Virtual Event, Ireland. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Informal Requirements and Formal Specifications Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Souquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Software Engineering and Formal Methods (SEFM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.54-69, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92970-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using free modeling as an Agile method for developing domain specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2016 : ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.24 - 34, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976767.2976807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Requirements Engineering Using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2016 : 24th IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijing, China. pp.347 - 352, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RE.2016.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Modularity for Heterogeneous Multi-model Systems using Model Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODULARITY 2016 : 15th International Conference on Modularity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Malaga, Spain. pp.206 - 211, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2892664.2892701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour évaluer les outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2014 : 32ème congrès de l'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual interoperability through Models Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Information Federation Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi du GDR GPL ADaptation DYnamique et ConTinue ADDYCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FML : un langage de fédération de modèles pour l’interopérabilité sémantique de sources d’information hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. École Nationale Supérieure de Techniques Avancées Bretagne, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ENTA0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04555528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Modeling with Openflexo/FML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Modelling and Information Systems Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18417/emisa.17.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMELA: an annotation-based Java Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caine Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.102668. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des situations de modélisation pour décrire un processus de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.41 - 66. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.20.2.41-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de fédérer des modèles dans une chaîne d'outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guychard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3085,51 +107,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38C02136"/>
+    <w:nsid w:val="A7AF73E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="98D778EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,50 +404,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3316,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Monthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02958111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7473-470X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277084660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ieIgzMkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640310.3674084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012305600003648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittal Rakshit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Goul&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Roberts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ledoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Monthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31108-6_11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00068" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02958111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caine Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409185" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92970-5_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976767.2976807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2016.42" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2892664.2892701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18417/emisa.17.9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Champeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102668" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.41-66" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>