--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Guilley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Implementation of Post-Quantum Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben El Haj Soulami Souhayl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connan Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takarabt Sofiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology on Information security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54654/isj.v1i24.1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Implementation of Post-Quantum Cryprography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben El Haj Soulami Souhayl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connan Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takarabt Sofiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology on Information security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54654/isj.v1i24.1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guesses: The interplay between side-channel leakage metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.105045. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2024.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Resiliency of Protected Masked S-Boxes Against Template Attack in the Presence of Temperature and Aging Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2024.3374257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Higher-Order Correlation Attacks Against Code-Based Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingdian Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (10), pp.2364-2377. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2024.3424208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and reliability enhancement of security primitives: Methodology and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115055. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Adversarial) Electromagnetic Disturbance in the Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin O'Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2022.3224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfines: Detecting Laser Fault Injection Attacks Via Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhee Sanjana Mehjabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2023.3322623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Highly Nonlinear 1-Resilient Boolean Functions with Optimal Algebraic Immunity and Provably High Fast Algebraic Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengchun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2725918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Efficient and Secure Code-based Masking: A Pragmatic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (3), pp.192-222. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i3.192-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-PUF Attacks: Targeting FPGA Implementation of Arbiter-PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.261-277. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-022-06012-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Class of Boolean Functions Generalizing the Hidden Weight Bit Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.1355-1368. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3126684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On those multiplicative subgroups of $${\mathbb F}_{2^n}^*$$ which are Sidon sets and/or sum-free sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10801-020-00988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity conditions for binary orthogonal arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeka Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Nagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-022-01105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and Mitigation of Power Side-Channel-Based Cross-PUF Attacks on Arbiter-PUFs and Their Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3129141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of quadratic APN permutations in dimension nine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.102049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2022.102049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two Fundamental Problems on APN Power Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Davidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Kaleyski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.3389-3403. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2022.3147060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Leakage in Code-based Masking: A Systematic Evaluation by Higher-Order Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17, pp.1624-1638. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3167914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Study of Two Classes of Boolean Functions: Direct Sums of Monomials and Threshold Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.3404-3425. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3139804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of quadratic APN permutations in dimension nine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.102049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2022.102049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Effects on Template Attacks Launched on Dual-Rail Protected Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niknia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.1276 - 1289. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3088803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Aging Impacts in Digital Sensors via Run-Time Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5-6), pp.653-673. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05976-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Attack (and Repair) of Diffused-Input-Blocked-Output White-Box Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.57-87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2021.i4.57-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing all linear codes of IPM over ${\mathbb {F}}_{2^{8}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-021-00483-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting faults in inner product masking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00227-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between o-equivalence and EA-equivalence for Niho bent functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Davidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Helleseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Ihringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.101834. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2021.101834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the Nonlinearity of Differentially Uniform Functions by Means of Their Image Set Size, and on Their Distance to Affine Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (12), pp.8325-8334. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3114958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized isotopic shift construction for APN functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Coulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-020-00803-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct proof of APN-ness of the Kasami functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang Ho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (3), pp.441-446. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-020-00830-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic distinguishers for timing attacks with partial profiles: Solving the empty bin issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue on Cryptography and Encryption, 12 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jis.2021.121001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Properties of the Boolean Functions Associated to the Differential Spectrum of General APN Functions and Their Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (10), pp.6926-6939. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3081139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Resiliency of S-boxes Against Side-Channel Attacks -Best And Worst Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selçuk Kavut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3006399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Leakages in Code-based Masking: A Unified Quantification Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.465-495. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2021.i3.465-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Faults in Inner Product Masking Scheme IPM-FD: IPM with Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00227-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Indicators of Vectorial Functions and Bounds on the Algebraic Degree of Composite Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (12), pp.7702-7716. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.3017494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Codes for Physically Unclonable Functions with Gaussian Delays: A Maximum Entropy Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Latin American Week on Coding and Information, 14 (3), pp.491-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the power of template attacks in highly multivariate context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Ouladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.337-354. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00239-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Secrets From Prefix-Dependent Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tibouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmc-2015-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end automated cache-timing attack driven by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perianin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dyseryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00228-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Vectorial Functions by Means of Their Graph Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (10), pp.6324-6339. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2981524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing APN Functions Through Isotopic Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Coulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (8), pp.5299-5309. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2974471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Failures and Attacks via Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3020921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Approach to Process the (Multivariate) High-Order Template Attack against Any Masking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Ouladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mokrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Distance Between APN Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Helleseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Kaleyski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (9), pp.5742-5753. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2983684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three parameters of Boolean functions related to their constancy on affine spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Feukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.651-676. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/amc.2020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Inner Product Masking Scheme by A Coding Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.220-235. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3009609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear codes with small hulls in semi-primitive case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengju Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (12), pp.3063-3075. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-019-00663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On $\sigma$ -LCD Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.1694-1704. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2873130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivative Imbalance and Ambiguity of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiutao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (9), pp.5833-5845. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2019.2912196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive single bit fault analysis. A use case against Mbedtls and OpenSSL’s protection on ARM and Intel CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102860 -. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On APN exponents, characterizations of differentially uniform functions by the Walsh transform, and related cyclic-difference-set-like structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (2-3), pp.203-224. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-018-0512-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial direct sum masking to protect against both SCA and FIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Daif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-018-0194-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tches.v2019.i2.49-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing infinite families of low differential uniformity (n, m)-functions with $$m&amp;gt;n/2$$ m &amp;gt; n / 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longjiang Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (7), pp.1577-1599. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-018-0553-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC Meets FIPS: A Hybrid Test Methodology for First Order Side Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikhar Patranabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (3), pp.347-361. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2018.2875746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Componentwise APNness, Walsh uniformity of APN functions, and cyclic-additive difference sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.226-253. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Codes Over $\mathbb F_q$ Are Equivalent to LCD Codes for $q&amp;gt;3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud Pellikaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (4), pp.3010-3017. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2789347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of side-channel and fault injection attacks using coding theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.909-933. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Linear Complementary Pairs of Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Ozbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buket Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6583-6589. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2796125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Linear Complementary Pairs of Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Ozbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buket Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6583-6589. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2796125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinearity of monotone Boolean functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1051-1061. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0262-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Low-Weight $d$ th-Order Correlation-Immune Boolean Functions Through the Fourier-Hadamard Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (4), pp.2969-2978. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2785775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aging on the Reliability of Delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.571-586. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance and Security of Multiplication in GF(2N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryptography2030025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concatenated type construction for LCD codes and isometry codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Güneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Özbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (3), pp.830-835. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conflicted Usage of RLUTs for Security-Critical Applications on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-018-0035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èloi de Chèrisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Linear Complementary Pairs of Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Ozbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buket Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6583-6589. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2796125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Bent Monomials, Constructions of Bent Multinomials and Upper Bounds on the Nonlinearity of Vectorial Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuankun Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (1), pp.367-383. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2750663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of the Differential Uniformity of Vectorial Functions by the Walsh Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (9), pp.6443-6453. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2761392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Upper Bounds for Algebraic Degrees of APN Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Helleseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.4399-4411. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2757938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concatenated type construction for LCD codes and isometry codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Güneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Özbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (3), pp.830-835. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean and Hermitian LCD MDS codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (11), pp.2605-2618. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-018-0463-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three basic questions on Boolean functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Feukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.837-855. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/amc.2017061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2584041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Ciphers and their Side-channel Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2757921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collision Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.2090 - 2104. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2017.2697401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using modular extension to provably protect Edwards curves against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 7, nb. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attack versus Bayes classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0172-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary linear codes from vectorial boolean functions and their weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengchun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (12), pp.3055-3072. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Big Mac Attack on Elliptic Curve Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS : The new codebreakers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9100, pp.374-386. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49301-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method taking into account process dispersion to detect hardware Trojan Horse by side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0129-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Enforced Protection Against Buffer Overflow Using Masked Program Counter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Praden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Timbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS: the new codebreakers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9100, pp.439-454. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49301-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting FPGA Block Memories for Protected Cryptographic Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2629552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Proved Security of Assembly Code Against Power Analysis: A Case Study on Balanced Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp._. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Improvements of Side-Channel Attacks on AES: Feedback from the 2nd DPA Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Aziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.259-274. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order CIS codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finley Freibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kiermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon-Lark Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (9), pp.5283-5295. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2332468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving side-channel high-order correlation immunity with leakage squeezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0067-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage squeezing: Optimal implementation and security evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmc-2012-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply Constant-Weight Codes and the Reliability of Loop Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeow Meng Chee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Mao Kiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2359207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cryptography to hardware: analyzing and protecting embedded Xilinx BRAM for cryptographic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0048-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of side-channel attacks on elliptic curve cryptography in smart-cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.241-265. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0062-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of masking with codewords in hardware: low-weight $d$th-order correlation-immune Boolean functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR eprint archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Proof of Countermeasures Against Fault Injection Attacks on CRT-RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Analysis of Faults Injected Through Conducted Intentional ElectroMagnetic Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ichi Hayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Class of Codes for Boolean Masking of Cryptographic Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon-Lark Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (9), pp.6000-6011. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2012.2200651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portability of templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelaziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-012-0030-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security evaluation of application-specific integrated circuits and field programmable gate arrays against setup time violation attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2010.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power Constant Dual-Rail Logics Countermeasures against DPA with Design Time Security Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Nga Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1250-1263. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation of WDDL and SecLib Countermeasures against Power Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Marco Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (11), pp.1482-1497. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured CAD Back-End Flow for Power-Analysis-Resistant Cryptoprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test of Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.546-555. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2007.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast pipelined multi-mode DES architecture operating in IP representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.479-489. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vlsi.2006.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-bent functions and cyclic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113, pp.466-482, n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of bent functions via Niho power functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dobbertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113, pp.779-798 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC security: a war against side-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBM-TI: Code-Based Masking against Glitches by Hybridization with Threshold Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasin Ishraq Reefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Pourmehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Daif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 43rd VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tempe, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS65138.2025.11022813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Data Fusion for Enhanced Detection of Laser Fault Injection Attacks in Cryptographic Hardware: Practical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation &amp; Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/date64628.2025.10992902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des canaux cachés : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Forum InCyber Europe (FIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging-Induced Failure Prognosis via Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasin Ishraq Reefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI '23: Great Lakes Symposium on VLSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Knoxville TN USA, United States. pp.703-708, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583781.3590204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session: Security Verification & Testing for SR-Latch TRNGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 41st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS56346.2023.10140057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Generating True Random Numbers Considering the Variety of Corners, Aging, and Intentional Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tokyo, Japan. pp.10-15, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT59917.2023.10332319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum International de la Cybersécurité (FIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Practicality of Relying on Simulations in Different Abstraction Levels for Pre-silicon Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.661-668, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011307600003283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecDefender: Transient Execution Attack Defender using Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Attacks and Solutions in Hardware Security ( ASHES 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Laser Fault Injection Attacks via Time-to-Digital Converter Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhee Sanjana Mehjabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, McLean, United States. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST54066.2022.9840318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Analysis in Different S-Box Masking Protection Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1263-1268, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embedded AI-Based Smart Intrusion Detection System for Edge-to-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritu-Ranjan Shrivastwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perianin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dislaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book cover Book cover International Conference on Cryptography, Codes and Cyber Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Casablanca, Morocco. pp.20-39, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23201-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Encryption from the Tate Pairing on Genus Two Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mokrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Evaluation and Construction of Glitch-resistant Masked Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust, HOST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Programming Bounds on the Kissing Number of q-ary Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Anchor to Increase the Robustness Against Fault Injection and Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kühne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design. COSADE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lugano, Switzerland. pp.254-274, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68773-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Reliable PUFs for Embedded Systems, Protected Against Tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INISCOM 2021 : International Conference on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Hanoi (Vietnam), Vietnam. pp.167-184, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Platform to Analyze the Security of a System on Chip at Microarchitectural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroS&amp;PW 2021 - IEEE European Symposium on Security and Privacy Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne, Austria. pp.96-102, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and Reliability Enhancement of Security Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Obfuscated PUFs Secure Against Power Side-Channel Based Modeling Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazhmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.1000-1005, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of Aging on Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 33rd International Conference on VLSI Design and 2020 19th International Conference on Embedded Systems (VLSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bangalore, India. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSID49098.2020.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-PUF Attacks on Arbiter-PUFs through their Power Side-Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44778.2020.9325241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture of Delay-PUF Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Circuit Theory and Design (ECCTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Fault Analysis With Few Encryptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Attack Detection by Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Voltage and Temperature Digital Sensor for Security, Reliability, and Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pirsiavash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 38th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hartford, United States. pp.506-509, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD50377.2020.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital Sensors to Leverage Chips' Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Physical Assurance and Inspection of Electronics (PAINE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAINE49178.2020.9337730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Secure Applications thanks to an Integrated Secure Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2021, Vienne (en ligne), Austria. pp.566-571, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010298205660571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084250v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Side-channel Lleakage Through Glitches Using an Automated Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Defense Systems: Architectures and Technologies (DAT’2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on PUF Modeling Attacks based on Power Side-Channel Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation of Lightweight Chaos-Based Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cyber-Technologies and Cyber-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Metric Helper Data for Highly Robust and Secure Delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 8th International Workshop on Advances in Sensors and Interfaces (IWASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Otranto, Italy. pp.184-188, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2019.8791249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attacks Still Threaten IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Codes, Cryptology, and Information Security (C2SI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rabat, Morocco. pp.13-30, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16458-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-up of SCA Attacks on 32-bit Multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Codes, Cryptology And Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rabat, Morocco. pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAnalyzer: A simple static analysis tool for detecting cache-timing leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction-Based Intrusion Detection System for In-Vehicle Networks Using Supervised Learning and Outlier-Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Abdelaziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brussels, Belgium. pp.109-128, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-timing Attack Detection and Prevention Application to Crypto Libs and PQC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop, COSADE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany. pp.13-21, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16350-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Lightweight Block Ciphers for Specific Processor Accelerated Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.747-750, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Faults in Inner-Product Masking Scheme - IPM-FD: IPM with Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Security Proofs for Embedded Systems, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, atlanta, United States. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/fv2n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aging on Template Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicago, United States. pp.455-458, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194554.3194638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSSL Bellcore's Protection Helps Fault Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.500-507, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCFI-Cache: A Transparent and Flexible Hardware Protection for Code and Control-Flow Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kühne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.529-536, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge codes for physically unclonable functions with Gaussian delays: A maximum entropy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Workshop on Coding and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Unicamp-Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing information: How confusion improves side-channel analysis for monobit leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Software Implementation of a Chaos-Based Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Venise, Italy. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confused yet successful: Theoretical computation of distinguishers for monobit leakages in terms of confusion coefficient and SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Security and Cryptology (Inscrypt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Fuzhou, China. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14234-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-agnostic power optimization for AES block cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Silicon Embedded System Evaluation as new EDA for Security Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Platja d’Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of Aging in Detecting Hardware Trojan Horses with Template Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of reliability and entropy for delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and entropy of delay PUFs: A theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism to assess the entropy and reliability of the loop-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing security breaches of countermeasures throughout the refinement process in hardware design flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2017.7927159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel analysis and machine learning: A practical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes for Side-Channel Attacks and Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 - International Conference on Codes, Cryptology, and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.35-55, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Technology Trends on Physical Attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE 2017 - 8th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. pp.190-206, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01690188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the switching activity on the aging of delay-PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Greece. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Side-Channel Leakage Analysis &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Orthonormal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Information Technology and Communications Security (SECITC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attacks with partial profiles and Dirichlet priors: Application to timing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Architectural Support for Security and Privacy (HASP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948618.2948625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel Analysis of Lightweight Ciphers: Does Lightweight Equal Easy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIDSec 2016: 12th Workshop on RFID and IoT Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Aging of Reliability of Two Delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49445-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge code for maximizing the entropy of PUF responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, CA, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFs: Standardization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Mobile System Technologies (MST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MST.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArticCrypt 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Longyearbyen, Svalbard, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2016 Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Class vs. Mutual Information as Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modular Extension to Provably Protect Edwards Curves Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling Real-World ECC with Horizontal and Vertical Template Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papachristodoulou Louiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design - COSADE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Graz, Austria. pp 88-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining perceived information based on Shannon’s communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Expansion of Maximum Likelihood Attacks for Masked and Shuffled Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (AsiaCrypt 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53887-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of maximum likelihood attacks, with application to masked and shuffled implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems – CHES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. pp.Pages 3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay PUF Assessment Method Based on Side-Channel and Modeling Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhide Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Hidano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Entropy of Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Circuits II versus Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfig 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mayan Riviera, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear complementary dual code improvement to strengthen encoded circuit against hardware Trojan horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, McLean, United States. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality of mutual information analysis for discrete leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key to Success: Success Exponents for Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Cryptology in India (IndoCrypt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.270-290, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More - Dimensionality Reduction from a Theoretical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Attacks, Optimal Distinguishers and the Perceived Information Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Sensor: A Backdoor for Hardware Trojan Insertions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2015.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice of private circuit: A cautionary note</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdeep Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2015.7357117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware property checker for run-time Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good is not good enough: Deriving optimal distinguishers from communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. pp.55-74, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44709-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICV: Normalized Inter-Class Variance for Detection of Side-Channel Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvements of the DPA Contest v4 Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pune, India. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12060-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel leakage and trace compression using normalized inter-class variance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611765.2611772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks will fall off: Higher-order optimal distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Theory and Application of Cryptology and Information Security (AsiaCrypt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Kaoshiung, Taiwan. pp.344-365, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45608-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCODE: Hardware-Enhanced Real-Time CFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Timbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Praden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPREW@ACSAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2689702.2689708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When optimal means optimal: Finding optimal distinguishers from the mathematical theory of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-enforced Protection against Software Reverse-Engineering based on an Instruction Set Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Praden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPREW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556464.2556469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically secure shields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2014 - IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States. pp.25 - 31, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-processing Composition for Secret Key Recovery on Android Smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuto Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Workshop on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.76-91, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43826-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Analysis of CRT-RSA Vigilant's Countermeasure Against the BellCoRe Attack: A Pledge for Formal Methods in the Field of Implementation Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program Protection and Reverse Engineering Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, CA, United States. pp.Article No. 2, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556464.2556466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">detecting hidden leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal Direct Sum Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Workshop on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.40-56, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43826-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting High-Order Correlation Attacks by Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Teglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pune, India. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12060-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countermeasures Against High-Order Fault-Injection Attacks on CRT-RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2014.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method Taking into Account Process Dispersions to Detect Hardware Trojan Horse by Side-Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, BUSAN, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding the State of Integrated Circuits: a Proactive and Reactive Protection against Hardware Trojans Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Embedded Systems Security (WESS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668322.2668329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Kolmogorov-Smirnov distinguishers: Side-channel analysis vs. differential cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.9-28, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10175-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRECON: DPA Resistant Encryption by Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvadeep Hajra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chester Rebeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Bajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africacrypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking suggest boxes in web applications over https using stochastic side-channel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Calasans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Risks and Security of Internet and Systems (CRISIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17127-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Camouflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souissi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wurcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security -- FPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the secrets of success: Theoretical efficiency of side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for second-order attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Card Research and Advanced Application Conference (CARDIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical vs. theoretical evaluation of DPA and CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cryptography, Robustness, and Provably Secure Schemes for Female Young Researchers (CrossFyre'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, KU Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Horses in Cryptographic IP Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC (Fault Detection and Tolerance in Cryptography)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.15-29, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Countermeasure against RPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Graz, Austria. pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Entropy First-Degree Secure Provable Masking Scheme for Resource-Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2527317.2527324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tel Aviv, Israel. pp.9:1-9:8, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487726.2487735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826618v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hardware Canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2012 - 14th International Workshop Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33027-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Methods to Prevent Reverse-Engineering, Cloning, and Trojan Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29166-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Correlation Power Attack on Embedded Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Egham, United Kingdom. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30955-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Different Flavors of Combined Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.245-259, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27954-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cryptography to hardware: analyzing embedded Xilinx BRAM for cryptographic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MICROW.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Model for Conducted Intentional ElectroMagnetic Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ichi Hayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Pittsburgh, United States. pp.788-793, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2012.6351664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Side-Channel Analysis Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information and Communications Security (ICICS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hong Kong, China. pp.331-340, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34129-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Active Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. 11 p., </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the distinction of side-channel distinguishers based on distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Register Leakage Masking Using Gray Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2012.6224316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Values Power Analysis Using Special Points on Elliptic Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE 2012 - Third International Workshop Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.Cédric Murdica, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal First-Order Masking with Linear and Non-Linear Bijections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AfricaCrypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ifrane, Morocco. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31410-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Order Leak-Free Masking Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, CA, United States. pp.156-170, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27954-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSM: a Small and Fast Countermeasure for AES, Secure against 1st and 2nd-order Zero-Offset SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Antoine Alexandre Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Desden, Germany. pp.1173-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Squeezing of Order Two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IndoCypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34931-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal study of two physical countermeasures against side channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briais Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Transform Based Pre-processing for Side Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Aziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MICROW.2012.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy-to-Design PUF based on a Single Oscillator: the Loop PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhoua Cherif Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Euromicro Conference on Digital System Design(DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vade Mecum on Side-Channels Attacks and Countermeasures for the Designer and the Evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.6, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Framework for the Evaluation of Waveform Resynchronization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lomne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.100-115, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE: fault injection for reverse engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel San Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate Soos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.280-293, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiresolution Time-Frequency Analysis Based Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Iguacu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Squeezing Countermeasure against High-Order Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.208-223, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based Power Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2010.5513124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Santa Barbara, United States. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2010.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482194v9</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Attack on an FPGA-based WDDL DES Cryptoprocessor Without Place and Route Constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition, 2009. DATE '09.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, NICE, France. pp.640-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325417v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on the Potential of Clock-Less Logics to Strengthen Cryptographic Circuits against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics and Systems (ICECS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.351 - 354, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2009.5411008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDDL is Protected Against Setup Time Violation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.73-83, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2009.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Countermeasure Implementations Based on Boolean Masking to Thwart Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jerba, Tunisia. 6 p., </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425523v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation of a Balanced Quasi-Delay Insensitive Library (SecLib)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France. 6 p., ISBN: 978-2-84813-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area Optimization of Cryptographic Co-Processors Implemented in Dual-Rail with Precharge Positive Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2008.4629925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-level Solutions to Counteract Passive and Active Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States. pp.3-17, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power-Constant Dual-Rail Logic as a Protection of Cryptographic Applications in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure System Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan. pp.16-23, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259153v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient tiling patterns for reconfigurable gate arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA08: ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Monterey California USA, United States. pp.257-257, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1344671.1344709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 8x8 run-time reconfigurable FPGA embedded in a SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC '08: The 45th Annual Design Automation Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anaheim California, United States. pp.120-125, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391469.1391500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-and-route impact on the security of DPL designs in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Workshop on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anaheim, United States. pp.26-32, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2008.4559042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we trust WDDL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Trust in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.208-215, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8348-9324-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Programmable Architecture with a Dedicated Tech-mapping Algorithm: Application to a Crypto-Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Razafindraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Design of Circuits and Integrated Systems (DCIS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France. pp.session 3b3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Side-Channel Attacks by Exploiting Substitution Boxes Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Boolean Functions: Cryptography and Applications (BFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Cell for a Multi-Style Asynchronous FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Razafindraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Asynchronous e-FPGA Architecture for Security Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Razafindraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFPT 2007 - IEEE International Conference on Field-Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kitakyusyu, Japan. pp.369-372, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2007.4439288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modeling and Floorplanning of Embedded-FPGA Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, Netherlands. pp.665-669, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2007.4380741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FASE: An Open Run-Time Reconfigurable FPGA Architecture for Tamper-Resistant and Secure Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Reconfigurable Computing and FPGA's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, San Luis Potosi, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RECONF.2006.307752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eﬃcient Computation of Algebraic Immunity for Algebraic and Fast Algebraic Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Armknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Künzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Petersbourg, Russia. pp.147-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Backend Duplication” Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems (CHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, United Kingdom. pp.383-397, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11545262_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of Boolean functions with a good algebraic immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first International Workshop on Boolean Function and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS structures suitable for secured hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.1414-1415, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1269113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Power Analysis Model and Some Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8147-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Estimation for Secure Silicon Fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sans Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal attacks for multivariate and multi-model side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. Cryptographic Hardware and Embedded Systems – CHES 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Electromagnetic Analysis for Template Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Papachristodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Courrège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the success of a side-channel attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque de l'Institut Mines-Télécom, Numérique: Grande échelle et complexité (Sécurité, sûreté, risques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Mutual Information Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lejla Batina; Matthew Robshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8731, 2014, Cryptographic Hardware and Embedded Systems – CHES 2014 16th International Workshop, Busan, South Korea, September 23-26, 2014. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success rate exponents for side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Google Doctoral Fellowship Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success metric: An all-in-one criterion for comparing side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Bertoni; Jean-Sébastien Coron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8086, Cryptographic Hardware and Embedded Systems - CHES 2013 15th International Workshop, Santa Barbara, CA, USA, August 20-23, 2013. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient tiling patterns for reconfigurable gate arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLIP08: International Workshop on System Level Interconnect Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Newcastle United Kingdom, United Kingdom. ACM, pp.11-18, 2008, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1353610.1353613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean Functions for Cryptography and Coding Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108606806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes, Cryptology and Information Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mamoun Souidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-3-030-16457-7. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16458-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Codes, Cryptology, and Information Security, C2SI 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Elhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mamoun Souidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial for the special issue for Jacques Wolfmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Yves Aubry and Claude Carlet and Philippe Langevin and Pascal Véron. Springer Verlag, vol. 3 (4), pp.113, 2011, Cryptography and Communications, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-011-0056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissing number of codes: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIASM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Black-Box Security Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Second International Conference, ICSP 2021, Jamshedpur, India, November 16–17, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.79-92, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order Side-Channel Leakage Analysis of Masked but Asynchronous AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Second International Conference, ICSP 2021, Jamshedpur, India, November 16–17, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.16-29, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Resiliency of Multi-bit Parallel Arbiter-PUF and Its Derivatives Against Power Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12910, Springer International Publishing, pp.303-321, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89915-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-layout Security Evaluation Methodology Against Probing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen-Son Vo; Van-Phuc Hoang; Quoc-Tuan Vien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Networks and Intelligent Systems. 7th EAI International Conference, INISCOM 2021, Hanoi, Vietnam, April 22-23, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, Springer International Publishing, pp.465-482, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-030-77423-3. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Fault Injection Detection Using Machine Learning and Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritu-Ranjan Shrivastwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.93-107, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel Analysis of CRYSTALS-Kyber and A Novel Low-Cost Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.30-46, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation Against Side-Channel Analysis at Compilation Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra, Codes and Cryptology (A2C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-148, 2019, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36237-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Unified Security Requirements of PUFs During the Standardization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soshi Hamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Security Solutions for Information Technology and Communications. 11th International Conference, SecITC 2018, Bucharest, Romania, November 8–9, 2018, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (11359), Springer, pp.314-330, 2019, 978-3-030-12942-2. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12942-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Sum Masking as a Countermeasure to Side-Channel and Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Efficient Codes for High-Order Direct Sum Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Özbudak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in the Internet of Things: Challenges and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, IOS Press, pp.108-128, 2019, Ambient Intelligence and Smart Environments Series, 978-1-64368-052-1 (print) | 978-1-64368-053-8 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Analysis Assisted by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakub Breier; Xiaolu Hou; Shivam Bhasin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Methods in Cryptographic Fault Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-277, 2019, 978-3-030-11332-2. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11333-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack Tree Construction and Its Application to the Connected Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelaziz Elaabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.175-190, 2018, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Security Versus Masking Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.269-284, 2018, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier Randomization: An Efficient Protection Against CAN-Bus Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelaziz Elaabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.219-254, 2018, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jauvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to pairing based cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781498729505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic comparison of side-channel distinguishers: Inter-class distance, confusion, and success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Candaele; Dimitrios Soudris; Iraklis Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusted Computing for European Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.187-225, 2015, 978-3-319-09419-9. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09420-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17 : Global Fault on Cryptographic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Analysis in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.295-312, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrolling Cryptographic Circuits: A Simple Countermeasure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josef Pieprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2010. The 10th Cryptographers' Track at the RSA Conference 2010, San Francisco, CA, USA, March 1-5, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5985, Springer Berlin Heidelberg, pp.195-207, 2010, Lecture Notes in Computer Science, 978-3-642-11924-8. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11925-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Boolean Functions for Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boolean Models and Methods in Mathematics, Computer Science, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.398-470, 2010, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511780448.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Design of FPGA Interconnect to Prevent Information Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woods, R.; Compton, K.; Bourganis, C.; Diniz, P.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing: Architecture, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4943, Springer, pp.87-98, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78610-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2020/0313845 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent 2017/0270307 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2017/057295. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : France N° 16305386.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND DEVICES FOR ESTIMATING SECRET VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Europe N° 15306992.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2014/003248. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic component i.e. smart card, for use in secure module, has input/output interface, and filtering and partitioning module interacting with interface to control access to one peripheral of set of peripherals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20110062508. JLD:firewall. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for securing result of cryptographic calculations against attack by injection of faults in chip card in electronic component, involves providing discretionary value processed by processing unit for one of output values of blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20110062509. JLD:resilience. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel Analysis of Lightweight Ciphers: Current Status and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Dual Rail with Precharge Logic Styles to Thwart Implementation-Level Attacks on Hardware Cryptoprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Programmable Logic Block for a Multi-Style Asynchronous FPGA resistant to Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Attack on an FPGA-based Automatically Placed and Routed WDDL+ Crypto Processor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Radiations of FPGAs: High Spatial Resolution Cartography and Attack of a Cryptographic Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Countermeasure Against the Zero Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IACR Cryptology ePrint Archive 2013: 764 (2013), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes structures en transistors des portes &amp;quot; C-Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-mesures géométriques aux attaques exploitant les canaux cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des Accélérateurs Matériels de Cryptographie Symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université Paris-Diderot - Paris VII, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00815544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId880"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Guilley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Implementation of Post-Quantum Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben El Haj Soulami Souhayl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connan Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takarabt Sofiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology on Information security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54654/isj.v1i24.1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Implementation of Post-Quantum Cryprography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben El Haj Soulami Souhayl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connan Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takarabt Sofiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Technology on Information security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54654/isj.v1i24.1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guesses: The interplay between side-channel leakage metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.105045. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2024.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Higher-Order Correlation Attacks Against Code-Based Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingdian Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (10), pp.2364-2377. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2024.3424208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Resiliency of Protected Masked S-Boxes Against Template Attack in the Presence of Temperature and Aging Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2024.3374257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and reliability enhancement of security primitives: Methodology and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115055. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Adversarial) Electromagnetic Disturbance in the Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin O'Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (2), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2022.3224373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfines: Detecting Laser Fault Injection Attacks Via Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhee Sanjana Mehjabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2023.3322623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Highly Nonlinear 1-Resilient Boolean Functions with Optimal Algebraic Immunity and Provably High Fast Algebraic Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengchun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2725918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Efficient and Secure Code-based Masking: A Pragmatic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianmei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (3), pp.192-222. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i3.192-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-PUF Attacks: Targeting FPGA Implementation of Arbiter-PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.261-277. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-022-06012-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Class of Boolean Functions Generalizing the Hidden Weight Bit Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (2), pp.1355-1368. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3126684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On those multiplicative subgroups of $${\mathbb F}_{2^n}^*$$ which are Sidon sets and/or sum-free sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10801-020-00988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity conditions for binary orthogonal arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeka Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Nagy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-022-01105-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and Mitigation of Power Side-Channel-Based Cross-PUF Attacks on Arbiter-PUFs and Their Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3129141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of quadratic APN permutations in dimension nine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.102049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2022.102049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two Fundamental Problems on APN Power Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Davidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Kaleyski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.3389-3403. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2022.3147060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Leakage in Code-based Masking: A Systematic Evaluation by Higher-Order Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17, pp.1624-1638. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2022.3167914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Study of Two Classes of Boolean Functions: Direct Sums of Monomials and Threshold Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.3404-3425. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3139804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A further study of quadratic APN permutations in dimension nine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.102049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2022.102049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Effects on Template Attacks Launched on Dual-Rail Protected Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Niknia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.1276 - 1289. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3088803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Aging Impacts in Digital Sensors via Run-Time Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5-6), pp.653-673. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05976-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Attack (and Repair) of Diffused-Input-Blocked-Output White-Box Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.57-87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2021.i4.57-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing all linear codes of IPM over ${\mathbb {F}}_{2^{8}}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-021-00483-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting faults in inner product masking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00227-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between o-equivalence and EA-equivalence for Niho bent functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Davidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Helleseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Ihringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.101834. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2021.101834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds on the Nonlinearity of Differentially Uniform Functions by Means of Their Image Set Size, and on Their Distance to Affine Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (12), pp.8325-8334. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3114958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized isotopic shift construction for APN functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Coulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-020-00803-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct proof of APN-ness of the Kasami functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang Ho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (3), pp.441-446. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-020-00830-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic distinguishers for timing attacks with partial profiles: Solving the empty bin issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue on Cryptography and Encryption, 12 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jis.2021.121001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Properties of the Boolean Functions Associated to the Differential Spectrum of General APN Functions and Their Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (10), pp.6926-6939. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2021.3081139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Leakages in Code-based Masking: A Unified Quantification Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.465-495. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2021.i3.465-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Resiliency of S-boxes Against Side-Channel Attacks -Best And Worst Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selçuk Kavut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3006399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Faults in Inner Product Masking Scheme IPM-FD: IPM with Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00227-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Indicators of Vectorial Functions and Bounds on the Algebraic Degree of Composite Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (12), pp.7702-7716. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.3017494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Codes for Physically Unclonable Functions with Gaussian Delays: A Maximum Entropy Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Latin American Week on Coding and Information, 14 (3), pp.491-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the power of template attacks in highly multivariate context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Ouladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millérioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.337-354. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00239-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Secrets From Prefix-Dependent Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tibouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmc-2015-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end automated cache-timing attack driven by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perianin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dyseryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-020-00228-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Vectorial Functions by Means of Their Graph Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (10), pp.6324-6339. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2981524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing APN Functions Through Isotopic Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Coulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (8), pp.5299-5309. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2974471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Failures and Attacks via Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3020921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Approach to Process the (Multivariate) High-Order Template Attack against Any Masking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Ouladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mokrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Distance Between APN Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Helleseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Kaleyski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (9), pp.5742-5753. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2020.2983684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three parameters of Boolean functions related to their constancy on affine spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Feukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.651-676. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/amc.2020036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Inner Product Masking Scheme by A Coding Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.220-235. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3009609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear codes with small hulls in semi-primitive case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengju Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (12), pp.3063-3075. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-019-00663-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On $\sigma$ -LCD Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (3), pp.1694-1704. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2873130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive single bit fault analysis. A use case against Mbedtls and OpenSSL’s protection on ARM and Intel CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.102860 -. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2019.102860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivative Imbalance and Ambiguity of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiutao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (9), pp.5833-5845. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2019.2912196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On APN exponents, characterizations of differentially uniform functions by the Walsh transform, and related cyclic-difference-set-like structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (2-3), pp.203-224. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-018-0512-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial direct sum masking to protect against both SCA and FIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Daif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-018-0194-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tches.v2019.i2.49-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing infinite families of low differential uniformity (n, m)-functions with $$m&amp;gt;n/2$$ m &amp;gt; n / 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longjiang Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (7), pp.1577-1599. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-018-0553-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CC Meets FIPS: A Hybrid Test Methodology for First Order Side Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikhar Patranabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (3), pp.347-361. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2018.2875746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Componentwise APNness, Walsh uniformity of APN functions, and cyclic-additive difference sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Fields and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.226-253. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ffa.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Codes Over $\mathbb F_q$ Are Equivalent to LCD Codes for $q&amp;gt;3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud Pellikaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (4), pp.3010-3017. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2789347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of side-channel and fault injection attacks using coding theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), pp.909-933. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Linear Complementary Pairs of Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Ozbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buket Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6583-6589. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2796125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Linear Complementary Pairs of Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Ozbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buket Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6583-6589. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2796125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nonlinearity of monotone Boolean functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1051-1061. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0262-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Low-Weight $d$ th-Order Correlation-Immune Boolean Functions Through the Fourier-Hadamard Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (4), pp.2969-2978. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2785775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aging on the Reliability of Delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.571-586. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance and Security of Multiplication in GF(2N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryptography2030025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concatenated type construction for LCD codes and isometry codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Güneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Özbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (3), pp.830-835. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conflicted Usage of RLUTs for Security-Critical Applications on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-018-0035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èloi de Chèrisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Linear Complementary Pairs of Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Ozbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buket Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6583-6589. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2018.2796125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Bent Monomials, Constructions of Bent Multinomials and Upper Bounds on the Nonlinearity of Vectorial Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuankun Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (1), pp.367-383. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2750663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizations of the Differential Uniformity of Vectorial Functions by the Walsh Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (9), pp.6443-6453. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2761392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Upper Bounds for Algebraic Degrees of APN Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Budaghyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tor Helleseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (6), pp.4399-4411. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2757938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concatenated type construction for LCD codes and isometry codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Güneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Özbudak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (3), pp.830-835. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean and Hermitian LCD MDS codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86 (11), pp.2605-2618. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-018-0463-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three basic questions on Boolean functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Feukoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.837-855. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/amc.2017061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2584041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Ciphers and their Side-channel Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2757921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using modular extension to provably protect Edwards curves against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 7, nb. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collision Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.2090 - 2104. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2017.2697401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attack versus Bayes classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.343-351. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0172-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary linear codes from vectorial boolean functions and their weight distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengchun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (12), pp.3055-3072. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Big Mac Attack on Elliptic Curve Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS : The new codebreakers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9100, pp.374-386. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49301-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method taking into account process dispersion to detect hardware Trojan Horse by side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0129-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-Enforced Protection Against Buffer Overflow Using Masked Program Counter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Praden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Timbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS: the new codebreakers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9100, pp.439-454. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49301-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting FPGA Block Memories for Protected Cryptographic Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2629552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Proved Security of Assembly Code Against Power Analysis: A Case Study on Balanced Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp._. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Improvements of Side-Channel Attacks on AES: Feedback from the 2nd DPA Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Aziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.259-274. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order CIS codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finley Freibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kiermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon-Lark Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (9), pp.5283-5295. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2332468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving side-channel high-order correlation immunity with leakage squeezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0067-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage squeezing: Optimal implementation and security evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jmc-2012-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply Constant-Weight Codes and the Reliability of Loop Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeow Meng Chee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouha Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Mao Kiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2359207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cryptography to hardware: analyzing and protecting embedded Xilinx BRAM for cryptographic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0048-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of side-channel attacks on elliptic curve cryptography in smart-cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.241-265. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0062-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of masking with codewords in hardware: low-weight $d$th-order correlation-immune Boolean functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR eprint archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Analysis of Faults Injected Through Conducted Intentional ElectroMagnetic Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ichi Hayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Proof of Countermeasures Against Fault Injection Attacks on CRT-RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0065-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Class of Codes for Boolean Masking of Cryptographic Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon-Lark Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (9), pp.6000-6011. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2012.2200651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portability of templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelaziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-012-0030-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security evaluation of application-specific integrated circuits and field programmable gate arrays against setup time violation attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2010.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power Constant Dual-Rail Logics Countermeasures against DPA with Design Time Security Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Nga Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1250-1263. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2010.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation of WDDL and SecLib Countermeasures against Power Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Marco Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (11), pp.1482-1497. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2008.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured CAD Back-End Flow for Power-Analysis-Resistant Cryptoprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test of Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.546-555. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2007.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast pipelined multi-mode DES architecture operating in IP representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.479-489. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vlsi.2006.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-bent functions and cyclic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113, pp.466-482, n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of bent functions via Niho power functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dobbertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 113, pp.779-798 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC security: a war against side-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBM-TI: Code-Based Masking against Glitches by Hybridization with Threshold Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasin Ishraq Reefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Pourmehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Daif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 43rd VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tempe, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS65138.2025.11022813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Data Fusion for Enhanced Detection of Laser Fault Injection Attacks in Cryptographic Hardware: Practical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation &amp; Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/date64628.2025.10992902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des canaux cachés : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Forum InCyber Europe (FIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging-Induced Failure Prognosis via Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasin Ishraq Reefat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI '23: Great Lakes Symposium on VLSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Knoxville TN USA, United States. pp.703-708, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583781.3590204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session: Security Verification & Testing for SR-Latch TRNGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 41st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS56346.2023.10140057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Generating True Random Numbers Considering the Variety of Corners, Aging, and Intentional Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tokyo, Japan. pp.10-15, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT59917.2023.10332319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum International de la Cybersécurité (FIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Practicality of Relying on Simulations in Different Abstraction Levels for Pre-silicon Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.661-668, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011307600003283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecDefender: Transient Execution Attack Defender using Performance Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Choudhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Attacks and Solutions in Hardware Security ( ASHES 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Laser Fault Injection Attacks via Time-to-Digital Converter Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhee Sanjana Mehjabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, McLean, United States. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOST54066.2022.9840318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Power Analysis in Different S-Box Masking Protection Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1263-1268, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embedded AI-Based Smart Intrusion Detection System for Edge-to-Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritu-Ranjan Shrivastwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perianin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dislaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book cover Book cover International Conference on Cryptography, Codes and Cyber Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Casablanca, Morocco. pp.20-39, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23201-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity-Based Encryption from the Tate Pairing on Genus Two Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Mokrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Evaluation and Construction of Glitch-resistant Masked Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust, HOST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Programming Bounds on the Kissing Number of q-ary Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW48936.2021.9611478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processor Anchor to Increase the Robustness Against Fault Injection and Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kühne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design. COSADE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lugano, Switzerland. pp.254-274, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68773-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Reliable PUFs for Embedded Systems, Protected Against Tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INISCOM 2021 : International Conference on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Hanoi (Vietnam), Vietnam. pp.167-184, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing and Reliability Enhancement of Security Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diankha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Athens, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Platform to Analyze the Security of a System on Chip at Microarchitectural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroS&amp;PW 2021 - IEEE European Symposium on Security and Privacy Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne, Austria. pp.96-102, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW54576.2021.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Obfuscated PUFs Secure Against Power Side-Channel Based Modeling Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazhmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.1000-1005, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of Aging on Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 33rd International Conference on VLSI Design and 2020 19th International Conference on Embedded Systems (VLSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bangalore, India. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSID49098.2020.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-PUF Attacks on Arbiter-PUFs through their Power Side-Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Washington, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44778.2020.9325241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture of Delay-PUF Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Circuit Theory and Design (ECCTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital Sensors to Leverage Chips' Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Physical Assurance and Inspection of Electronics (PAINE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAINE49178.2020.9337730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Fault Analysis With Few Encryptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Voltage and Temperature Digital Sensor for Security, Reliability, and Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ebrahimabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pirsiavash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 38th International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hartford, United States. pp.506-509, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD50377.2020.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Attack Detection by Digital Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Toufiq Hasan Anik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachit Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Secure Applications thanks to an Integrated Secure Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2021, Vienne (en ligne), Austria. pp.566-571, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010298205660571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084250v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF Enrollment and Life Cycle Management: Solutions and Perspectives for the Test Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ali Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Side-channel Lleakage Through Glitches Using an Automated Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Defense Systems: Architectures and Technologies (DAT’2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on PUF Modeling Attacks based on Power Side-Channel Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation of Lightweight Chaos-Based Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cyber-Technologies and Cyber-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Metric Helper Data for Highly Robust and Secure Delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 8th International Workshop on Advances in Sensors and Interfaces (IWASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Otranto, Italy. pp.184-188, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2019.8791249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attacks Still Threaten IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Codes, Cryptology, and Information Security (C2SI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rabat, Morocco. pp.13-30, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16458-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-up of SCA Attacks on 32-bit Multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Codes, Cryptology And Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rabat, Morocco. pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAnalyzer: A simple static analysis tool for detecting cache-timing leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction-Based Intrusion Detection System for In-Vehicle Networks Using Supervised Learning and Outlier-Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Abdelaziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brussels, Belgium. pp.109-128, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-timing Attack Detection and Prevention Application to Crypto Libs and PQC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop, COSADE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Darmstadt, Germany. pp.13-21, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16350-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Faults in Inner-Product Masking Scheme - IPM-FD: IPM with Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Security Proofs for Embedded Systems, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, atlanta, United States. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/fv2n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Lightweight Block Ciphers for Specific Processor Accelerated Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.747-750, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aging on Template Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicago, United States. pp.455-458, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3194554.3194638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSSL Bellcore's Protection Helps Fault Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.500-507, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCFI-Cache: A Transparent and Flexible Hardware Protection for Code and Control-Flow Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kühne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.529-536, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge codes for physically unclonable functions with Gaussian delays: A maximum entropy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Workshop on Coding and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Unicamp-Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing information: How confusion improves side-channel analysis for monobit leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Software Implementation of a Chaos-Based Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safwan El Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Venise, Italy. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confused yet successful: Theoretical computation of distinguishers for monobit leakages in terms of confusion coefficient and SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Security and Cryptology (Inscrypt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Fuzhou, China. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14234-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effect of Aging in Detecting Hardware Trojan Horses with Template Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Silicon Embedded System Evaluation as new EDA for Security Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Platja d’Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of reliability and entropy for delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and entropy of delay PUFs: A theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-agnostic power optimization for AES block cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism to assess the entropy and reliability of the loop-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing security breaches of countermeasures throughout the refinement process in hardware design flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2017.7927159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes for Side-Channel Attacks and Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 - International Conference on Codes, Cryptology, and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.35-55, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel analysis and machine learning: A practical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Technology Trends on Physical Attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE 2017 - 8th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. pp.190-206, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64647-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01690188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the switching activity on the aging of delay-PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Greece. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Side-Channel Leakage Analysis &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Orthonormal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Information Technology and Communications Security (SECITC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attacks with partial profiles and Dirichlet priors: Application to timing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Architectural Support for Security and Privacy (HASP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948618.2948625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel Analysis of Lightweight Ciphers: Does Lightweight Equal Easy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIDSec 2016: 12th Workshop on RFID and IoT Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Aging of Reliability of Two Delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49445-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge code for maximizing the entropy of PUF responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, CA, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFs: Standardization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Mobile System Technologies (MST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MST.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArticCrypt 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Longyearbyen, Svalbard, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2016 Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Class vs. Mutual Information as Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Modular Extension to Provably Protect Edwards Curves Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling Real-World ECC with Horizontal and Vertical Template Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papachristodoulou Louiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design - COSADE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Graz, Austria. pp 88-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining perceived information based on Shannon’s communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Expansion of Maximum Likelihood Attacks for Masked and Shuffled Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (AsiaCrypt 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53887-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of maximum likelihood attacks, with application to masked and shuffled implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay PUF Assessment Method Based on Side-Channel and Modeling Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhide Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seira Hidano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems – CHES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. pp.Pages 3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Entropy of Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Circuits II versus Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henitsoa Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfig 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Mayan Riviera, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear complementary dual code improvement to strengthen encoded circuit against hardware Trojan horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, McLean, United States. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality of mutual information analysis for discrete leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key to Success: Success Exponents for Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Cryptology in India (IndoCrypt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.270-290, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More - Dimensionality Reduction from a Theoretical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Sensor: A Backdoor for Hardware Trojan Insertions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2015.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Attacks, Optimal Distinguishers and the Perceived Information Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice of private circuit: A cautionary note</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriya Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debdeep Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Computer Design (ICCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2015.7357117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware property checker for run-time Hardware Trojan detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good is not good enough: Deriving optimal distinguishers from communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. pp.55-74, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44709-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICV: Normalized Inter-Class Variance for Detection of Side-Channel Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvements of the DPA Contest v4 Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pune, India. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12060-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel leakage and trace compression using normalized inter-class variance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611765.2611772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks will fall off: Higher-order optimal distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Theory and Application of Cryptology and Information Security (AsiaCrypt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Kaoshiung, Taiwan. pp.344-365, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45608-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCODE: Hardware-Enhanced Real-Time CFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Timbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Praden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPREW@ACSAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2689702.2689708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When optimal means optimal: Finding optimal distinguishers from the mathematical theory of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-enforced Protection against Software Reverse-Engineering based on an Instruction Set Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Praden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPREW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556464.2556469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-processing Composition for Secret Key Recovery on Android Smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuto Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Workshop on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.76-91, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43826-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Analysis of CRT-RSA Vigilant's Countermeasure Against the BellCoRe Attack: A Pledge for Formal Methods in the Field of Implementation Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program Protection and Reverse Engineering Workshop 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, CA, United States. pp.Article No. 2, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556464.2556466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically secure shields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2014 - IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States. pp.25 - 31, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">detecting hidden leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal Direct Sum Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Workshop on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.40-56, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43826-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting High-Order Correlation Attacks by Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Teglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pune, India. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12060-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countermeasures Against High-Order Fault-Injection Attacks on CRT-RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2014.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method Taking into Account Process Dispersions to Detect Hardware Trojan Horse by Side-Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, BUSAN, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding the State of Integrated Circuits: a Proactive and Reactive Protection against Hardware Trojans Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Embedded Systems Security (WESS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2668322.2668329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Kolmogorov-Smirnov distinguishers: Side-channel analysis vs. differential cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.9-28, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10175-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRECON: DPA Resistant Encryption by Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvadeep Hajra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chester Rebeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Bajaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africacrypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking suggest boxes in web applications over https using stochastic side-channel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Calasans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Risks and Security of Internet and Systems (CRISIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17127-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Camouflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souissi Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Wurcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security -- FPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the secrets of success: Theoretical efficiency of side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for second-order attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Card Research and Advanced Application Conference (CARDIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical vs. theoretical evaluation of DPA and CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cryptography, Robustness, and Provably Secure Schemes for Female Young Researchers (CrossFyre'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, KU Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Horses in Cryptographic IP Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC (Fault Detection and Tolerance in Cryptography)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.15-29, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Countermeasure against RPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Graz, Austria. pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Entropy First-Degree Secure Provable Masking Scheme for Resource-Constrained Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2527317.2527324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tel Aviv, Israel. pp.9:1-9:8, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487726.2487735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826618v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Hardware Canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2012 - 14th International Workshop Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33027-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Methods to Prevent Reverse-Engineering, Cloning, and Trojan Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France. pp.433-438, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29166-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Correlation Power Attack on Embedded Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Egham, United Kingdom. pp.169-178, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30955-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Different Flavors of Combined Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.245-259, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27954-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cryptography to hardware: analyzing embedded Xilinx BRAM for cryptographic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MICROW.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Model for Conducted Intentional ElectroMagnetic Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ichi Hayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Pittsburgh, United States. pp.788-793, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2012.6351664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Side-Channel Analysis Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information and Communications Security (ICICS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hong Kong, China. pp.331-340, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34129-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Active Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. 11 p., </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2012.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Values Power Analysis Using Special Points on Elliptic Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE 2012 - Third International Workshop Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.Cédric Murdica, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the distinction of side-channel distinguishers based on distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Register Leakage Masking Using Gray Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2012.6224316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal First-Order Masking with Linear and Non-Linear Bijections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AfricaCrypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Ifrane, Morocco. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31410-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Order Leak-Free Masking Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, CA, United States. pp.156-170, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27954-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSM: a Small and Fast Countermeasure for AES, Secure against 1st and 2nd-order Zero-Offset SCAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Antoine Alexandre Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Desden, Germany. pp.1173-1178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Squeezing of Order Two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IndoCypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34931-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal study of two physical countermeasures against side channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briais Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-013-0054-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Transform Based Pre-processing for Side Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Aziz Elaabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MICROW.2012.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy-to-Design PUF based on a Single Oscillator: the Loop PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhoua Cherif Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Euromicro Conference on Digital System Design(DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vade Mecum on Side-Channels Attacks and Countermeasures for the Designer and the Evaluator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.6, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Framework for the Evaluation of Waveform Resynchronization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lomne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.100-115, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE: fault injection for reverse engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel San Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mate Soos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.280-293, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiresolution Time-Frequency Analysis Based Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Iguacu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage Squeezing Countermeasure against High-Order Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.208-223, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based Power Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2010.5513124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Santa Barbara, United States. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2010.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482194v9</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Attack on an FPGA-based WDDL DES Cryptoprocessor Without Place and Route Constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition, 2009. DATE '09.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, NICE, France. pp.640-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325417v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on the Potential of Clock-Less Logics to Strengthen Cryptographic Circuits against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics and Systems (ICECS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.351 - 354, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2009.5411008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDDL is Protected Against Setup Time Violation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.73-83, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2009.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Countermeasure Implementations Based on Boolean Masking to Thwart Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jerba, Tunisia. 6 p., </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425523v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation of a Balanced Quasi-Delay Insensitive Library (SecLib)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France. 6 p., ISBN: 978-2-84813-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283405v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area Optimization of Cryptographic Co-Processors Implemented in Dual-Rail with Precharge Positive Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2008.4629925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-level Solutions to Counteract Passive and Active Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States. pp.3-17, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2008.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power-Constant Dual-Rail Logic as a Protection of Cryptographic Applications in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure System Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan. pp.16-23, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259153v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient tiling patterns for reconfigurable gate arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA08: ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Monterey California USA, United States. pp.257-257, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1344671.1344709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 8x8 run-time reconfigurable FPGA embedded in a SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC '08: The 45th Annual Design Automation Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anaheim California, United States. pp.120-125, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391469.1391500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Programmable Architecture with a Dedicated Tech-mapping Algorithm: Application to a Crypto-Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Razafindraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Design of Circuits and Integrated Systems (DCIS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France. pp.session 3b3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we trust WDDL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Trust in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.208-215, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8348-9324-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-and-route impact on the security of DPL designs in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Workshop on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anaheim, United States. pp.26-32, </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2008.4559042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Side-Channel Attacks by Exploiting Substitution Boxes Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Boolean Functions: Cryptography and Applications (BFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Cell for a Multi-Style Asynchronous FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Razafindraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecoSoC: Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Asynchronous e-FPGA Architecture for Security Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Razafindraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFPT 2007 - IEEE International Conference on Field-Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kitakyusyu, Japan. pp.369-372, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2007.4439288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Modeling and Floorplanning of Embedded-FPGA Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, Netherlands. pp.665-669, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2007.4380741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FASE: An Open Run-Time Reconfigurable FPGA Architecture for Tamper-Resistant and Secure Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Reconfigurable Computing and FPGA's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, San Luis Potosi, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RECONF.2006.307752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eﬃcient Computation of Algebraic Immunity for Algebraic and Fast Algebraic Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Armknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Künzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Petersbourg, Russia. pp.147-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Backend Duplication” Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems (CHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, United Kingdom. pp.383-397, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11545262_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of Boolean functions with a good algebraic immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the first International Workshop on Boolean Function and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS structures suitable for secured hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.1414-1415, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1269113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Power Analysis Model and Some Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pacalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Toulouse, France. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8147-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Estimation for Secure Silicon Fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sans Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal attacks for multivariate and multi-model side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. Cryptographic Hardware and Embedded Systems – CHES 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Electromagnetic Analysis for Template Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Papachristodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Batina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Courrège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the success of a side-channel attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque de l'Institut Mines-Télécom, Numérique: Grande échelle et complexité (Sécurité, sûreté, risques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Mutual Information Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lejla Batina; Matthew Robshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8731, 2014, Cryptographic Hardware and Embedded Systems – CHES 2014 16th International Workshop, Busan, South Korea, September 23-26, 2014. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success rate exponents for side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Google Doctoral Fellowship Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success metric: An all-in-one criterion for comparing side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Bertoni; Jean-Sébastien Coron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8086, Cryptographic Hardware and Embedded Systems - CHES 2013 15th International Workshop, Santa Barbara, CA, USA, August 20-23, 2013. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient tiling patterns for reconfigurable gate arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLIP08: International Workshop on System Level Interconnect Prediction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Newcastle United Kingdom, United Kingdom. ACM, pp.11-18, 2008, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1353610.1353613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean Functions for Cryptography and Coding Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 1, 2020, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108606806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes, Cryptology and Information Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mamoun Souidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-3-030-16457-7. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16458-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Codes, Cryptology, and Information Security, C2SI 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Elhajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mamoun Souidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial for the special issue for Jacques Wolfmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editors: Yves Aubry and Claude Carlet and Philippe Langevin and Pascal Véron. Springer Verlag, vol. 3 (4), pp.113, 2011, Cryptography and Communications, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-011-0056-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissing number of codes: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIASM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Black-Box Security Evaluation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Second International Conference, ICSP 2021, Jamshedpur, India, November 16–17, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.79-92, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order Side-Channel Leakage Analysis of Masked but Asynchronous AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Second International Conference, ICSP 2021, Jamshedpur, India, November 16–17, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.16-29, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Resiliency of Multi-bit Parallel Arbiter-PUF and Its Derivatives Against Power Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Kroeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Karimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12910, Springer International Publishing, pp.303-321, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89915-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-layout Security Evaluation Methodology Against Probing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen-Son Vo; Van-Phuc Hoang; Quoc-Tuan Vien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Networks and Intelligent Systems. 7th EAI International Conference, INISCOM 2021, Hanoi, Vietnam, April 22-23, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 379, Springer International Publishing, pp.465-482, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-030-77423-3. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77424-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source Fault Injection Detection Using Machine Learning and Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritu-Ranjan Shrivastwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.93-107, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel Analysis of CRYSTALS-Kyber and A Novel Low-Cost Countermeasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Hamoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Takarabt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1497, Springer International Publishing, pp.30-46, 2021, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90553-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation Against Side-Channel Analysis at Compilation Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra, Codes and Cryptology (A2C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-148, 2019, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36237-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Unified Security Requirements of PUFs During the Standardization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soshi Hamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Security Solutions for Information Technology and Communications. 11th International Conference, SecITC 2018, Bucharest, Romania, November 8–9, 2018, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (11359), Springer, pp.314-330, 2019, 978-3-030-12942-2. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12942-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Sum Masking as a Countermeasure to Side-Channel and Fault Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Efficient Codes for High-Order Direct Sum Masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mesnager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Guneri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruh Özbudak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in the Internet of Things: Challenges and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, IOS Press, pp.108-128, 2019, Ambient Intelligence and Smart Environments Series, 978-1-64368-052-1 (print) | 978-1-64368-053-8 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Analysis Assisted by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakub Breier; Xiaolu Hou; Shivam Bhasin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Methods in Cryptographic Fault Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-277, 2019, 978-3-030-11332-2. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11333-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack Tree Construction and Its Application to the Connected Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelaziz Elaabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.175-190, 2018, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Security Versus Masking Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tang Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.269-284, 2018, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier Randomization: An Efficient Protection Against CAN-Bus Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelaziz Elaabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.219-254, 2018, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jauvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to pairing based cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781498729505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic comparison of side-channel distinguishers: Inter-class distance, confusion, and success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Candaele; Dimitrios Soudris; Iraklis Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusted Computing for European Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.187-225, 2015, 978-3-319-09419-9. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09420-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17 : Global Fault on Cryptographic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Analysis in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.295-312, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrolling Cryptographic Circuits: A Simple Countermeasure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josef Pieprzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2010. The 10th Cryptographers' Track at the RSA Conference 2010, San Francisco, CA, USA, March 1-5, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5985, Springer Berlin Heidelberg, pp.195-207, 2010, Lecture Notes in Computer Science, 978-3-642-11924-8. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11925-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Boolean Functions for Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boolean Models and Methods in Mathematics, Computer Science, and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.398-470, 2010, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cbo9780511780448.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Design of FPGA Interconnect to Prevent Information Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Woods, R.; Compton, K.; Bourganis, C.; Diniz, P.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing: Architecture, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4943, Springer, pp.87-98, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78610-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2020/0313845 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent 2017/0270307 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2017/057295. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : France N° 16305386.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND DEVICES FOR ESTIMATING SECRET VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Europe N° 15306992.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2014/003248. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic component i.e. smart card, for use in secure module, has input/output interface, and filtering and partitioning module interacting with interface to control access to one peripheral of set of peripherals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20110062508. JLD:firewall. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for securing result of cryptographic calculations against attack by injection of faults in chip card in electronic component, involves providing discretionary value processed by processing unit for one of output values of blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20110062509. JLD:resilience. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel Analysis of Lightweight Ciphers: Current Status and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepan Picek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Mentens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Dual Rail with Precharge Logic Styles to Thwart Implementation-Level Attacks on Hardware Cryptoprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Programmable Logic Block for a Multi-Style Asynchronous FPGA resistant to Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Attack on an FPGA-based Automatically Placed and Routed WDDL+ Crypto Processor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Radiations of FPGAs: High Spatial Resolution Cartography and Attack of a Cryptographic Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Countermeasure Against the Zero Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoogvorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Murdica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IACR Cryptology ePrint Archive 2013: 764 (2013), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes structures en transistors des portes &amp;quot; C-Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-mesures géométriques aux attaques exploitant les canaux cachés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 2007. English. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des Accélérateurs Matériels de Cryptographie Symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université Paris-Diderot - Paris VII, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00815544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId880"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben El Haj Soulami Souhayl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connan Yann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takarabt Sofiane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54654/isj.v1i24.1079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04518483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiq Hasan Anik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Karimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3374257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04811295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdian Ming" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3424208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diankha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ebrahimabadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Frisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03874307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beckers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Flynn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Picek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3224373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhee Sanjana Mehjabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3322623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchun Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2725918" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianmei Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i3.192-222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Kroeger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-022-06012-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3126684" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-020-00988-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01105-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3129141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03901618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Beierle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2022.102049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Budaghyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calderini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Davidova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kaleyski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3147060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03633061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3167914" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Meaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3139804" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niknia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3088803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05976-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i4.57-87" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00483-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Goli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00227-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Helleseth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ihringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2021.101834" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3114958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coulter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-020-00803-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Ho Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-020-00830-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Jayasinghe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2021.121001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3081139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sel&#231;uk Kavut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3006399" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.465-495" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3017494" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Ouladj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00239-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2015-0048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04691579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perianin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dyseryn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00228-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2981524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2974471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3020921" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03059619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mokrane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2983684" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Feukoua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2020036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02919657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3009609" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03023235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengju Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00663-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Tang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Qi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2873130" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihui Fu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiutao Feng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2912196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487204v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desjardins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102860" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-018-0512-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Daif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0194-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjiang Qu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-018-0553-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Basu Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikhar Patranabis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2875746" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2018.06.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Pellikaan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2789347" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0271-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089281v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Guneri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh Ozbudak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buket Ozkaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sole" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2796125" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0262-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2785775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5745-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Housni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Gueye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography2030025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem G&#252;neri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh &#214;zbudak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0035-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;loi de Ch&#232;risey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0241-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958972v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuankun Wu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2750663" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2761392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2757938" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089340v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958951v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-018-0463-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2017061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629885v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0170-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Mentens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2757921" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2697401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03236725v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dugardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rauzy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0172-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966913v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.07.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Hoogvorst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Murdica" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naccache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_23" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287501v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0129-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Praden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Timbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_27" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629552" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164591v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0105-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz Elaabid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0075-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finley Freibert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kiermaier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon-Lark Kim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2332468" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Maghrebi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0067-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287061v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2012-001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286947v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Meng Chee" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Mao Kiah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2359207" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0048-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934333v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0062-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286840v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863914v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0065-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichi Hayashi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913659v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2200651" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998169v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz Elaabid" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0030-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286262v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2010.0238" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893100v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nga Vong" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.104" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893103v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Marco Bertoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.109" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2007.202" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273396v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2006.06.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9X04NT3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077699v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110513v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dobbertin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108435v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasin Ishraq Reefat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pourmehrani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS65138.2025.11022813" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date64628.2025.10992902" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074648v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583781.3590204" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260342v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Bahrami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS56346.2023.10140057" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04518482v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT59917.2023.10332319" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136983v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261109v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Takarabt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011307600003283" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03812717v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Choudhari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karray" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261050v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST54066.2022.9840318" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774763" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03950150v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu-Ranjan Shrivastwa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouakka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dislaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gaudron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23201-5_2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780656v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zitouni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365025v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souissi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323516v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611478" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;hne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783308v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pehl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_14" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353878v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Forcioli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00017" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433853v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufiq Hasan Anik" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568297" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazhmeh Karimi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474137" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03034857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSID49098.2020.00050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138824v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325241" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02932063v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950171v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03034851v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Saini" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131580" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138833v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pirsiavash" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD50377.2020.00091" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138811v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAINE49178.2020.9337730" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03084250v3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Rolland" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298205660571" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02951758v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946697v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116428" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184571v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Le Glatin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2019.8791249" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319488v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4_2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184594v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nguyen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294610v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abdelaziz Elaabid" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9_9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517585v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tehrani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si Merabet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965156" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03037597v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/fv2n" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412366v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194554.3194638" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317457v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00089" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900361v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00093" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287965v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boutros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287934v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02157298v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300768v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14234-6_28" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915635v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Chibani" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617921" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287930v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288013v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474089" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288537v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00096" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287933v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287598v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412314v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927159" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628681v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jovic" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ludwig" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629876v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690188v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_12" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412489v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968223" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628679v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300026v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948618.2948625" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402238v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412243v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49445-6_12" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287330v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750287v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53140-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288475v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MST.2016.11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300055v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300060v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287308v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541410" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362466v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papachristodoulou Louiza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Batina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287329v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287426v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_21" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287328v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362463v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287456v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Fukushima" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Hidano" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288459v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541835" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240244v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Rakotomalala" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thuy Ngo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240228v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140242" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300011v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287175v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26617-6_15" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218072v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287176v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240221v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Basu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.119" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412245v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2015.7357117" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240226v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emery" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300085" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286943v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44709-3_4" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412040v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288411v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12060-7_14" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412117v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611765.2611772" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287072v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45608-8_19" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575947v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2689702.2689708" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286940v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412068v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556464.2556469" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400921v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Nakano" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43826-8_6" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939473v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556464.2556466" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412066v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43826-8_4" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286958v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12060-7_13" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071425v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2014.17" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240241v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240242v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668322.2668329" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286939v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412067v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvadeep Hajra" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Rebeiro" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Bajaj" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Sharma" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6_25" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288408v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schneider" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Hollender" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Calasans" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17127-2_8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218046v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souissi Youssef" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wurcker" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288378v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299996v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belgarric" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debande" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_8" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286734v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855146v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.15" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799421v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Murdica" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412039v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2527317.2527324" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826618v6" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487726.2487735" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111533v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briais" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33027-8_1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701990v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29166-1_41" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534305v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mekki" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maalaoui" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30955-7_15" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288312v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nassar" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27954-6_16" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411933v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MICROW.2012.11" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411875v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2012.6351664" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299929v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34129-8_30" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721569v2" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2012.11" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286359v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411870v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2012.6224316" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686565v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_14" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411869v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31410-0_22" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288316v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27954-6_10" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666337v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Antoine Alexandre Nassar" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411906v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34931-7_8" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286504v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briais S&#233;bastien" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0054-6" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411932v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MICROW.2012.15" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753216v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoua Cherif Jouini" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579020v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meynard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941419" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573296v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khalfallah" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lomne" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_7" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690868v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Pedro" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Soos" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_20" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411850v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573295v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_14" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618482v2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2010.5513124" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482194v9" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmane" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2010.15" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325417v3" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472064v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5411008" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410135v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2009.40" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425523v4" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412597" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283405v5" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320425v2" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2008.4629925" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311431v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2008.18" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510628v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1344671.1344709" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510633v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391469.1391500" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510621v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2008.4559042" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409024v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8348-9324-6_22" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346734v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyrouthy" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Razafindraibe" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilley" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893245v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222887v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510604v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439288" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510607v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2007.4380741" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510600v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONF.2006.307752" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337016v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Armknecht" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K&#252;nzli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Meier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893271v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11545262_28" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078748v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893279v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoogvorst" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1269113" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893277v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8147-2_9" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950211v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Boutros" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300058v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362457v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Papachristodoulou" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299999v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300004v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-44709-3" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300002v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ren" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sellem" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299991v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299990v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-40349-1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510620v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353610.1353613" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965447v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108606806" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321059v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mamoun Souidi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321051v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elhajji" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682554v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langevin" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-011-0056-0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03788731v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Trabelsi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_6" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03788732v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Vlasak" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_2" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433854v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_14" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365004v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_37" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433855v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_7" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03925867v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Hamoudi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_3" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915643v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Christen" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9_8" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265318v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshi Hamaguchi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_24" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03025857v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03025841v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915671v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11333-9_12" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433714v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_9" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433713v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Ming" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_13" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433710v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_11" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579785v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jauvart" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286944v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09420-5_10" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286401v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766332v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11925-5_14" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060699v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511780448.012" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299487v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_11" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z41LQC8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326381v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326375v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326378v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326377v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326376v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326373v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412549v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412550v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407264v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431261v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510614v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339858v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319164v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934336v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707987v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002562v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00815544v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben El Haj Soulami Souhayl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connan Yann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takarabt Sofiane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54654/isj.v1i24.1079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04811295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdian Ming" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2024.3424208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04518483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiq Hasan Anik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Karimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3374257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diankha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ebrahimabadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Frisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03874307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beckers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Flynn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepan Picek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3224373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhee Sanjana Mehjabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3322623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchun Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2725918" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianmei Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i3.192-222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Kroeger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-022-06012-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3126684" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mesnager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-020-00988-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01105-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3129141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03901618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Beierle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2022.102049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Budaghyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calderini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Davidova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kaleyski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3147060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03633061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3167914" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Meaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3139804" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Niknia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3088803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04262872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05976-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i4.57-87" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00483-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Goli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00227-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Helleseth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Ihringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2021.101834" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3114958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Coulter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-020-00803-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Ho Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-020-00830-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Jayasinghe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2021.121001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3081139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.465-495" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sel&#231;uk Kavut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3006399" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.3017494" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Ouladj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00239-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2015-0048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04691579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perianin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dyseryn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-020-00228-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966553v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2981524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2974471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3020921" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03059619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Mokrane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2020.2983684" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Feukoua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2020036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02919657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3009609" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03023235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengju Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00663-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Tang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Qi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2873130" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desjardins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.102860" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihui Fu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiutao Feng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2912196" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-018-0512-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Daif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tavernier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0194-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjiang Qu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-018-0553-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Basu Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikhar Patranabis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2875746" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2018.06.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Pellikaan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2789347" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0271-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089281v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Guneri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh Ozbudak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buket Ozkaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sole" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2796125" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0262-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2785775" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5745-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Housni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Gueye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography2030025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem G&#252;neri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh &#214;zbudak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-018-0035-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;loi de Ch&#232;risey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0241-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089276v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958972v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuankun Wu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2750663" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2761392" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2757938" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089340v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958951v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-018-0463-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2017061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629885v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0170-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629886v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Mentens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2757921" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03236725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dugardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rauzy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2697401" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629884v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0172-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966913v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.07.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Hoogvorst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Murdica" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naccache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_23" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287501v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0129-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Praden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Timbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49301-4_27" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629552" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164591v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0105-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clavier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz Elaabid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0075-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finley Freibert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kiermaier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon-Lark Kim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2332468" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Maghrebi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0067-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287061v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2012-001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286947v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Meng Chee" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Mao Kiah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2359207" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0048-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934333v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0062-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286840v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ichi Hayashi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863914v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0065-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913659v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2200651" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998169v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz Elaabid" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0030-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286262v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Selmane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2010.0238" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893100v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Nga Vong" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.104" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893103v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Marco Bertoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.109" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2007.202" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273396v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2006.06.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9X04NT3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077699v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110513v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dobbertin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893115v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108435v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasin Ishraq Reefat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Pourmehrani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS65138.2025.11022813" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535397v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date64628.2025.10992902" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074648v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260871v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583781.3590204" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04260342v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Bahrami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS56346.2023.10140057" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04518482v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT59917.2023.10332319" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136983v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261109v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Takarabt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011307600003283" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03812717v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Choudhari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karray" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261050v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST54066.2022.9840318" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04261083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774763" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03950150v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu-Ranjan Shrivastwa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouakka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dislaire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gaudron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23201-5_2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780656v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zitouni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365025v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souissi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323516v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW48936.2021.9611478" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;hne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783308v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pehl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_14" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433853v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufiq Hasan Anik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568297" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353878v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Forcioli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Maurice" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW54576.2021.00017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazhmeh Karimi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474137" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03034857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSID49098.2020.00050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138824v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325241" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02932063v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138811v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAINE49178.2020.9337730" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950171v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03138833v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pirsiavash" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD50377.2020.00091" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03034851v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Saini" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131580" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03084250v3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Rolland" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298205660571" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999226v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Pour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cambou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02951758v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946697v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116428" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184571v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Le Glatin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2019.8791249" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319488v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4_2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184594v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nguyen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294610v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Abdelaziz Elaabid" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9_9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16350-1_2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03037597v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/fv2n" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517585v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tehrani" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si Merabet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965156" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412366v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3194554.3194638" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317457v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00089" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900361v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00093" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287965v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boutros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287934v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02157298v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300768v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14234-6_28" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288013v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474089" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287930v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Chibani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288537v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00096" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287933v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915635v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617921" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287598v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412314v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2017.7927159" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629876v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628681v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jovic" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ludwig" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690188v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64647-3_12" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412489v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968223" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628679v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300026v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948618.2948625" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402238v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412243v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49445-6_12" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287330v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750287v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53140-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288475v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MST.2016.11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300055v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300060v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287308v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541410" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362466v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papachristodoulou Louiza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Batina" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287329v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287426v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_21" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287328v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287456v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Fukushima" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seira Hidano" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362463v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288459v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541835" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240244v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Rakotomalala" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thuy Ngo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240228v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140242" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300011v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287175v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26617-6_15" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218072v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240221v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriya Basu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.119" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287176v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412245v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2015.7357117" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240226v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emery" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300085" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286943v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44709-3_4" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412040v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288411v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12060-7_14" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412117v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611765.2611772" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287072v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45608-8_19" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575947v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2689702.2689708" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286940v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412068v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556464.2556469" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400921v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Nakano" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43826-8_6" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939473v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556464.2556466" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412066v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moradi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43826-8_4" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286958v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teglia" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12060-7_13" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071425v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2014.17" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240241v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240242v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668322.2668329" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286939v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412067v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvadeep Hajra" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Rebeiro" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Bajaj" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Sharma" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6_25" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288408v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schneider" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Hollender" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Calasans" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17127-2_8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218046v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souissi Youssef" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wurcker" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288378v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299996v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belgarric" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debande" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_8" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286734v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855146v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.15" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799421v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Murdica" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412039v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2527317.2527324" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826618v6" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487726.2487735" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111533v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briais" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33027-8_1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701990v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29166-1_41" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534305v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mekki" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maalaoui" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30955-7_15" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288312v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nassar" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27954-6_16" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411933v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MICROW.2012.11" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411875v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2012.6351664" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299929v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34129-8_30" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721569v2" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2012.11" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686565v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_14" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286359v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411870v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2012.6224316" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411869v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31410-0_22" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288316v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27954-6_10" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666337v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Antoine Alexandre Nassar" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411906v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34931-7_8" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286504v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briais S&#233;bastien" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-013-0054-6" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411932v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MICROW.2012.15" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753216v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhoua Cherif Jouini" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579020v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meynard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941419" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573296v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khalfallah" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lomne" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_7" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690868v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Pedro" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Soos" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_20" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411850v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573295v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_14" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618482v2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2010.5513124" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482194v9" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmane" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2010.15" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325417v3" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472064v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5411008" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410135v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2009.40" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425523v4" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412597" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283405v5" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320425v2" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2008.4629925" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311431v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2008.18" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510628v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1344671.1344709" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510633v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391469.1391500" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346734v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyrouthy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Razafindraibe" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilley" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409024v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8348-9324-6_22" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510621v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2008.4559042" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893245v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222887v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510604v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439288" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510607v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2007.4380741" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510600v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONF.2006.307752" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337016v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Armknecht" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K&#252;nzli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Meier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893271v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11545262_28" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078748v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893279v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoogvorst" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1269113" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893277v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8147-2_9" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950211v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Boutros" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300058v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362457v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Papachristodoulou" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299999v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300004v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-44709-3" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300002v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ren" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sellem" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299991v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299990v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-40349-1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510620v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1353610.1353613" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965447v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108606806" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321059v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mamoun Souidi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321051v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elhajji" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682554v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langevin" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-011-0056-0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03788731v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Trabelsi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_6" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03788732v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Vlasak" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_2" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433854v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_14" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365004v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_37" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433855v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_7" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03925867v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Hamoudi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90553-8_3" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915643v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Christen" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9_8" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265318v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshi Hamaguchi" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_24" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03025857v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03025841v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915671v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11333-9_12" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433714v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_9" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433713v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Ming" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_13" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433710v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_11" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579785v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goubin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jauvart" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286944v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09420-5_10" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286401v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766332v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11925-5_14" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060699v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511780448.012" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299487v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_11" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z41LQC8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326381v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326375v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326378v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326377v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326376v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326373v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412549v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412550v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407264v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431261v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510614v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339858v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319164v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934336v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707987v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002562v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00815544v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>