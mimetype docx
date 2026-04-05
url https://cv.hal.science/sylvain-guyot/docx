--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2710,238 +2710,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The eco-frontier paradigm: rethinking the links between space, nature and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (3), pp.675-706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of procyanidin B2 oxidation products in an apple juice model solution and confirmation of their presence in apple juice by high-performance liquid chromatography coupled to electrospray ion trap mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sanoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (11), pp.1186-1197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330859v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00520673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Instrumentalization of Participatory Management in Protected Areas: The ethnicization of participation in the Kolla-Atacameña Region of the Central Andes of Argentina and Chile</w:t>
               </w:r>
@@ -3785,50 +3785,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conquête du littoral « indien » d'Afrique du Sud, Temporalités, acteurs et modes de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3837,237 +3941,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, http://echogeo.revues.org/index7803.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t>
-[...102 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of toponymy in contexts: interpreting the maps of critical toponymies and neotoponymies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9557,51 +9557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guyot, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t>
@@ -11334,51 +11334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702029.2024.2315844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maano Ramutsindela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bottazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2019.1690413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BZSKDMPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3659" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Surmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0679" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937x.2016.1184721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillot Antony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77ZZ94KV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniconi Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Mark R." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthembu Amos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Seethal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Folio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dautais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lootvoet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annael Le Poullennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00411551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anavasi.gr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoun&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198945222.003.0061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno-L&#233;zy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9789811084614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eunrn/576" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eunrn.576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/borderities-and-the-politics-of-contemporary-mobile-borders-anne-laure-amilhat-szary/?sf1=barcode&amp;amp;st1=9781137468840" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizile Mniki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3658" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702029.2024.2315844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maano Ramutsindela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bottazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2019.1690413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BZSKDMPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3659" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Surmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0679" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937x.2016.1184721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillot Antony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77ZZ94KV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniconi Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Mark R." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthembu Amos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Seethal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Folio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dautais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lootvoet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annael Le Poullennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00411551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anavasi.gr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoun&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198945222.003.0061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno-L&#233;zy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9789811084614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eunrn/576" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eunrn.576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/borderities-and-the-politics-of-contemporary-mobile-borders-anne-laure-amilhat-szary/?sf1=barcode&amp;amp;st1=9781137468840" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizile Mniki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3658" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>