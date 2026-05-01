--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -109,4575 +109,4575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’art et la manière de protéger une rivière « sauvage » en Épire (Grèce) : le réensauvagement éco-artistique de la vallée de l’Aoos (Vjosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15e3k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Projets Artistiques du Plateau des Sept-Communes (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (4), pp.404-425. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14288/acme.jf7urm-2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For whom do site-specific art structures provide territorial services? The case of European peripheral areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salinas-Kraljevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Visual Art Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.245-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14702029.2024.2315844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équilibres (et déséquilibres) en jeu en matière de conservation de la nature : analyse réflexive de deux missions de terrain (Réserve de l’Amana, Guyane ; Parc National Wild Nephin, Irlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, H.S. (2), pp.34-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/flamme.1427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des artistes sur tous les fronts. De la lutte environnementale au développement territorial : le pouvoir d’un festival en question (Vovousa, Zagori et Parc national du Pinde du Nord, Épire, Grèce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14288/acme.jf7urm-2354⟩</w:t>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salinas-Kraljevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balkanologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q7o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et dialogues croisés autour de deux ouvrages : Sylvain Guyot, La nature, l’autre « frontière ». Fronts écologiques au Sud et Estienne Rodary, L’apartheid et l’animal, vers une politique de la connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mazzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geopolitics of Protected Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maano Ramutsindela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bottazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Subterranean Geopolitics, pp.240-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14650045.2019.1690413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité et enjeux territoriaux de la mise en art des espaces périphériques dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.35837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensauvagement et ré-ensauvagement de l’Europe : controverse et postures scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.301-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes dans la gentrification rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14288/acme.v18i3.1699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art in situ et géodiversité : les effets socio-environnementaux d’un investissement territorial singulier dans quatre géoparcs de France et d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La géodiversité représentée. Entre art, sciences et imaginaires géographiques., 25 (4), pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui profite le capital environnemental ? L’environnement au service de la sélectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Echelles et espaces du capital environnemental, Hors-série (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.19074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en art de la Blackfoot Valley (Montana, USA) ou comment (ré)concilier le front minier et le front écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mise en art des espaces montagnards : acteurs, processus et transformations territoriales, 105 (2), pp.3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aestheticising the Blackfoot Valley (Montana, USA), or How to Reconcile the Mining Frontier and the Eco-Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), https://rga.revues.org/3738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mise en Art of Mountain Areas: Territorial Actors, Processes and Transformations An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), https://rga.revues.org/3659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles politiques d’empowerment dans l’accès aux ressources halieutiques en Afrique du Sud. Comparaison entre Péninsule du Cap (Western Cape) et Wild Coast (Eastern Cape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Surmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 718 (6), pp.679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.718.0679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilization of imaginaries to build Nordic Indigenous natures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polar Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp.196-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1088937x.2016.1184721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01628941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le front écologique, un concept pour interroger la géographie historique des politiques de protection de la nature : une comparaison Argentine, Chili et Afrique du Sud (1895-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les espaces naturels protégés sont-ils nécessaires ?, 35, pp.30-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Our rural sense of place » Rurality and Strategies of Self-Segregation in the Cape Peninsula (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caillot Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Right to the Village, 7, http://www.jssj.org/article/our-rural-sense-of-place-ruralite-et-strategies-de-defense-de-lentre-soi-dans-la-peninsule-du-cap-afrique-du-sud/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du roman policier au territoire touristique. Ystad, Stockholm: enquête sur les phénomènes Wallander et Millénium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 140, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 1 (117), http://mappemonde-archive.mgm.fr/num45/articles/art15102.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pablo Salinas-Kraljevich</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de (ré)imaginer l'Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Art Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14702029.2024.2315844⟩</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (4), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.794.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement au profit des plus riches ? Construction et hybridation d’un front écologique métropolitain dans la Péninsule du Cap (Afrique du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/flamme.1427⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), http://vertigo.revues.org/14660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Estienne Rodary</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vignoble sud-africain dans l'ère post-apartheid, entre transformation et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rouvellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25178⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bottazzi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construcción territorial de cabezas de puente antárticas rivales: Ushuaia (Argentina) y Punta Arenas (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista transporte y territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.11-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre terroir et territoire ; la renaissance du vignoble sud africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rouvellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.337-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction territoriale de têtes de ponts antarctiques rivales : Ushuaia (Argentine) et Punta Arenas (Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://espacepolitique.revues.org/index2466.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un Front Touristique Transfrontalier dans les Andes Centrales (Triple Frontière : Argentine, Bolivie et Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.304 -334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of procyanidin B2 oxidation products in an apple juice model solution and confirmation of their presence in apple juice by high-performance liquid chromatography coupled to electrospray ion trap mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (11), pp.1186-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The eco-frontier paradigm: rethinking the links between space, nature and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geopolitics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Subterranean Geopolitics, pp.240-266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 16 (3), pp.675-706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Instrumentalization of Participatory Management in Protected Areas: The ethnicization of participation in the Kolla-Atacameña Region of the Central Andes of Argentina and Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Latin American Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.09-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflicts and cooperation in the mountainous Mapuche territory (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniconi Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://rga.revues.org/index1151.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES FRONTS ECOLOGIQUES Une clef de lecture socio-territoriale des enjeux environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://espacepolitique.revues.org/index1422.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaune Ciskei, Verte Hogsback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sur l'Image Portfolio : Image de l'Afrique du Sud post-apartheid, 13/ été 2010 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fronts écologiques : dynamiques spatio-temporelles et dominations multi-scalaires. Proposition d'une grille de lecture des processus de « colonisation écologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (9), http://espacepolitique.revues.org/index1453.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.1453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Governance Resolve Environmental Conflicts? A Maputaland Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jury Mark R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mthembu Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Research and Essay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (11), pp.1360-1369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental services and development in an African port city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jury Mark R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Research and Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (11), pp.1370-1380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El turismo transfronterizo en los Andes centrales: prolegómenos sobre una geopolítica del turismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si Somos Americanos (Chile)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, IX (2009- 2), pp.58-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fronts écologiques et éco-conquérants : définitions et typologies. L'exemple des « ONG environnementales en quête de Côte Sauvage (Afrique du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, http://www.cybergeo.eu/index22651.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête du littoral « indien » d'Afrique du Sud, Temporalités, acteurs et modes de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, http://echogeo.revues.org/index7803.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.5141⟩</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs et territorialisations conflictuelles autour de la « mise en réserve » de l'Alto Bermejo (Argentine-Bolivie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (4), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDENTITY OF PLACE, PLACES OF IDENTITIES, CHANGE OF PLACE NAMES IN POST-APARTHEID SOUTH AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecil Seethal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the South African Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (1), pp.55-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des parcs (trans)frontaliers en Afrique Australe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (234), pp.215-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Mise en Art of Mountain Areas: Territorial Actors, Processes and Transformations An Introduction</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouvel ordre territorial sud‐africain : bilan et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4053, pp.165-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse de sociologie territoriale sud-africaine : vivre entre zones et réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, http://espacestemps.net/document1317.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le front écologique, un concept pour interroger la géographie historique des politiques de protection de la nature : une comparaison Argentine, Chili et Afrique du Sud (1895-1994)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political dimensions of environmental conflicts in Kosi Bay (South Africa). Signification of the new post-apartheid governance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les espaces naturels protégés sont-ils nécessaires ?, 35, pp.30-57</w:t>
+              <w:t xml:space="preserve">Development Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, (3), pp.441-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière le masque de l'écotourisme, le politique : conservation et discrimination territoriale en Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (117), http://mappemonde-archive.mgm.fr/num45/articles/art15102.pdf</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XLV (178), pp.341-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Pauline Guinard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aires protégées dans les recompositions territoriales africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (4), pp.70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 68, pp.340‐368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...2387 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348662v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00199120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits environnementaux à Richards Bay : du paradis industriel à l'enfer écologiste dans une ville portuaire d'Afrique du Sud</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5433,51 +5433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en art en pointillés sur l’Altopiano d’Asiago. Nouveaux imaginaires ou nouvelles fragmentations territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Mutations des espaces ruraux montagnards en Italie : mobilités, pratiques, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5515,64 +5515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et la manière de protéger une rivière « sauvage » en Epire (Grèce) : le ré-ensauvagement éco-artistique de la vallée de l'Aoos (Vjosa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« du sauvage au ré-ensauvagement : récits, politiques, imaginaires et médiations artistiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Nov 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire commun vs localités multiples. Quelle portée territoriale de la mise en art dans l'Altopiano de Asiago?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5787,51 +5787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de proposer de nouvelles médiations territoriales entre société et environnement : lectures croisées autour de l’étude de cinq structures artistiques rurales d’Italie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,64 +5990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rewilding en Europe. Quelles géographies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,64 +6111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes à l’œuvre dans la gentrification rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,50 +6187,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en scène artistique de l’animal sauvage en Afrique du Sud : vers une domination esthétique négociée du territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de Géographie de Saint Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projection du film «District 9, un apartheid de fiction ?» animation d'un débat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annael Le Poullennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de Géographie de Saint Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protéger l’animal pour contrôler l’homme ? Réflexions croisées Europe / Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6239,234 +6416,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie : "Territoires humains, mondes animaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623931v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-02360029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation of Nature Resources and Public-Private Conservation Policy in Chile</w:t>
               </w:r>
@@ -6560,51 +6560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art est-il une nouvelle ressource partagée au sein de l’espace rural ? Deux éclairages depuis la France et les Etats-Unis (Montana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La Renaissance rurale d’un siècle à l’autre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of toponymy in contexts: interpreting the maps of critical toponymies and neotoponymies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,178 +6986,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui est in ? Qui est out ? Insiders et outsiders dans le nouveau jeu des acteurs sud africains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political territories and challenges of development of the Port Shepstone area (KwaZulu‐Natal, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques franco-Sud-Africaines de l'innovation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Grenoble - Avignon, France. pp.5</w:t>
+              <w:t xml:space="preserve">, Jan 2002, Grenoble - Avignon, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00742032v1</w:t>
+                <w:t xml:space="preserve">halshs-00749395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political territories and challenges of development of the Port Shepstone area (KwaZulu‐Natal, South Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui est in ? Qui est out ? Insiders et outsiders dans le nouveau jeu des acteurs sud africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques franco-Sud-Africaines de l'innovation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Grenoble - Avignon, France. pp.18</w:t>
+              <w:t xml:space="preserve">, Jan 2002, Grenoble - Avignon, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749395v1</w:t>
+                <w:t xml:space="preserve">halshs-00742032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits spatiaux et jeux d'acteurs au Maputaland (KwaZulu‐Natal, Afrique du Sud), entre conservation d'un patrimoine naturel et développement communautaire</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the Wild Coast, South Africa. Eco-frontiers vs livelihoods in Pondoland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VDM VERLAG, pp.236, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8357,225 +8357,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bussi; Fabrice Argounès; Martine Drozdz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos lieux communs Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fayard, 2024, 9782213725147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le voir pour le croire : images scientifiques et artistiques du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brennetot et Clarisse Didelon-Loiseau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-75, 2024, Espaces et territoires, 978-2-75-35-9797-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741008v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04923308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie politique des beaux paysages sur le temps long</w:t>
               </w:r>
@@ -8628,980 +8628,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front écologique</w:t>
+                <w:t xml:space="preserve">Environnementalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynorrhodon (collectif). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, 2020, CNRS Dictionnaires</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359390v1</w:t>
+                <w:t xml:space="preserve">hal-02359381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnementalité</w:t>
+                <w:t xml:space="preserve">Front écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynorrhodon (collectif). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, A paraître</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, 2020, CNRS Dictionnaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359381v1</w:t>
+                <w:t xml:space="preserve">hal-02359390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynorrhodon (collectif). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2020, 978-2-271-12427-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Front(s) écologique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mazzero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Amilhat-Szary; Grégory Hamez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2020, Capes-Agrégation Histoire-Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Marie Redon</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racisme environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynorrhodon (collectif). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, 2020, 978-2-271-12427-2</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Cynorrhodon (collectif). </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban National Parks and the Rich: Friends with Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Landy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">From Urban National Parks to Natured Cities in the Global South. The Quest of Naturbanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8462-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: The Quest for Naturbanity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bruno-Lézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Landy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Urban National Parks to Natured Cities in the Global South: The Quest for Naturbanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-31, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-8462-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02238374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Landy. </w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When cities host parks: when will urban frontiers become eco-frontiers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Landy, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Urban National Parks to Natured Cities in the Global South. The Quest of Naturbanity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-8462-1_3⟩</w:t>
+              <w:t xml:space="preserve">From urban national parks to natured cities in the global South: The quest for naturbanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 181-200, 2018, 978-981-13-4158-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8462-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Poor”, the Park and the City: Policies of Social Stigmatisation Rather Than Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Urban National Parks to Natured Cities in the Global South: The Quest for Naturbanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.85-107, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8462-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-8462-1_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02111898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guyot, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t>
@@ -9824,51 +9824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier communautaire, quelles perspectives dans l’Afrique du Sud postapartheid ? Exemple de l’ex-Bantoustan du Transkei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,51 +9996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions des représentations du vin sud africain dans le contexte post-apartheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rouvellac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10210,225 +10210,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parcs nationaux sud-africains, entre frontières raciales et « frontière environnementale » : Les nouveaux enjeux de la conservation de la nature sur la Wild Coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizile Mniki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les parcs nationaux dans le monde : Protection, gestion et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.227-242, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">General introduction (Chapter 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Guyot et Julien Dellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking the Wild Coast (South Africa): eco-frontiers versus livelihoods in Pondoland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VDM Verlag, pp.23-32, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fight for Land Rights Versus Outsider's ‘Appetites': Wild Coast Eco-Frontier Dynamics (Chapter 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10464,165 +10464,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conservation contre populations rurales en Afrique du Sud : la nouvelle gouvernance environnementale en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour des paysans ? A l ‘heure du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDISUD –IRD, pp.299-318, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'abondance des richesses naturelles doit permettre le développement de l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique des idées reçues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.122-129, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348651v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00348648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traite, c'est le seul fait des Européens</w:t>
               </w:r>
@@ -11334,51 +11334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702029.2024.2315844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maano Ramutsindela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bottazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2019.1690413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BZSKDMPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3659" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Surmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0679" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937x.2016.1184721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillot Antony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77ZZ94KV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniconi Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Mark R." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthembu Amos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Seethal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Folio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dautais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lootvoet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annael Le Poullennec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00411551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anavasi.gr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoun&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198945222.003.0061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno-L&#233;zy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9789811084614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eunrn/576" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eunrn.576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/borderities-and-the-politics-of-contemporary-mobile-borders-anne-laure-amilhat-szary/?sf1=barcode&amp;amp;st1=9781137468840" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizile Mniki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3658" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14702029.2024.2315844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maano Ramutsindela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bottazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2019.1690413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BZSKDMPR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3690" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3659" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Surmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0679" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1088937x.2016.1184721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillot Antony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.794.0070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.2007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77ZZ94KV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniconi Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jury Mark R." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mthembu Amos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil Seethal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Folio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dautais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lootvoet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Antheaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annael Le Poullennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00411551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742032v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anavasi.gr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoun&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11809" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199171v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198945222.003.0061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/23630005-representer-le-territoire-concepts-definitions-construction-arnaud-brennetot-clarisse-didelon-loiseau-presses-universitaires-de-rennes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9789811084614" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruno-L&#233;zy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443470v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eunrn/576" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eunrn.576" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/borderities-and-the-politics-of-contemporary-mobile-borders-anne-laure-amilhat-szary/?sf1=barcode&amp;amp;st1=9781137468840" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118896v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453797v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizile Mniki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3658" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>